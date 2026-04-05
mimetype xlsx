--- v0 (2026-01-09)
+++ v1 (2026-04-05)
@@ -12,626 +12,1907 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="619">
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Update</t>
   </si>
   <si>
     <t>Lot</t>
   </si>
   <si>
+    <t>Harry Angel</t>
+  </si>
+  <si>
+    <t>Name of the Rose</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Surgery Report,  Scope Video (On Farm),  Scope.</t>
+  </si>
+  <si>
+    <t>Tarzino</t>
+  </si>
+  <si>
+    <t>Narrated</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video.</t>
+  </si>
+  <si>
+    <t>Narumi</t>
+  </si>
+  <si>
     <t>Super Seth</t>
   </si>
   <si>
     <t>Navy Beach</t>
   </si>
   <si>
-    <t>The following have been lodged for this lot:    X-Rays.</t>
+    <t>So You Think</t>
+  </si>
+  <si>
+    <t>Nerve Not Verve</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video (On Farm),  Scope.</t>
   </si>
   <si>
     <t>Profondo</t>
   </si>
   <si>
+    <t>Nishane</t>
+  </si>
+  <si>
     <t>No Doubt Ma'am</t>
   </si>
   <si>
+    <t>Savabeel</t>
+  </si>
+  <si>
+    <t>Noisy</t>
+  </si>
+  <si>
+    <t>Satono Aladdin</t>
+  </si>
+  <si>
+    <t>No More Doubt</t>
+  </si>
+  <si>
+    <t>Notimetowaste</t>
+  </si>
+  <si>
     <t>Proisir</t>
   </si>
   <si>
     <t>Novashow</t>
   </si>
   <si>
+    <t>Maurice</t>
+  </si>
+  <si>
+    <t>Obscene</t>
+  </si>
+  <si>
+    <t>Obsession</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video,  Sale Report.</t>
+  </si>
+  <si>
+    <t>Sword of State</t>
+  </si>
+  <si>
+    <t>O'Carol</t>
+  </si>
+  <si>
     <t>Ocean Flyer</t>
   </si>
   <si>
+    <t>Oceans Eight</t>
+  </si>
+  <si>
+    <t>O'Fille</t>
+  </si>
+  <si>
     <t>O'Lovely</t>
   </si>
   <si>
+    <t>Ardrossan</t>
+  </si>
+  <si>
+    <t>O'Misty</t>
+  </si>
+  <si>
+    <t>Almanzor</t>
+  </si>
+  <si>
+    <t>One Mansini</t>
+  </si>
+  <si>
     <t>Ghaiyyath</t>
   </si>
   <si>
     <t>On the Ball</t>
   </si>
   <si>
-    <t>The following have been lodged for this lot:    X-Rays,  Surgery Report.</t>
+    <t>The following have been lodged for this lot:    X-Rays,  Surgery Report,  Scope Video.</t>
+  </si>
+  <si>
+    <t>On Yer Feet</t>
+  </si>
+  <si>
+    <t>Open Your Eyes</t>
   </si>
   <si>
     <t>Orchids</t>
   </si>
   <si>
-    <t>Satono Aladdin</t>
+    <t>Dundeel</t>
+  </si>
+  <si>
+    <t>Orphea</t>
+  </si>
+  <si>
+    <t>Our Abbadean</t>
+  </si>
+  <si>
+    <t>Out of the Park</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Medical Register,  Scope Video (On Farm),  Scope.</t>
   </si>
   <si>
     <t>Pacific</t>
   </si>
   <si>
+    <t>Paint the Town</t>
+  </si>
+  <si>
+    <t>Palos de Lago</t>
+  </si>
+  <si>
+    <t>Spirit of Boom</t>
+  </si>
+  <si>
+    <t>Pazienza</t>
+  </si>
+  <si>
+    <t>Wootton Bassett</t>
+  </si>
+  <si>
+    <t>Peaceful</t>
+  </si>
+  <si>
+    <t>Pedicel</t>
+  </si>
+  <si>
     <t>Hello Youmzain</t>
   </si>
   <si>
     <t>Penso a Lei</t>
   </si>
   <si>
     <t>Perfect Lyric</t>
   </si>
   <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Surgery Report,  Medical Register,  Scope Video.</t>
+  </si>
+  <si>
+    <t>Farnan</t>
+  </si>
+  <si>
+    <t>Perfect Sunday</t>
+  </si>
+  <si>
+    <t>Perform a Miracle</t>
+  </si>
+  <si>
     <t>Persian Pride</t>
   </si>
   <si>
-    <t>Dundeel</t>
+    <t>Pieloce</t>
+  </si>
+  <si>
+    <t>War Decree</t>
+  </si>
+  <si>
+    <t>Pinup Coup</t>
+  </si>
+  <si>
+    <t>Pipers Fling</t>
+  </si>
+  <si>
+    <t>Pizzazz</t>
+  </si>
+  <si>
+    <t>Plaka</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video,  Scope.</t>
   </si>
   <si>
     <t>Podravina</t>
   </si>
   <si>
+    <t>Hellbent</t>
+  </si>
+  <si>
+    <t>Polina</t>
+  </si>
+  <si>
+    <t>Polly Grey</t>
+  </si>
+  <si>
+    <t>North Pacific</t>
+  </si>
+  <si>
+    <t>Powerplay</t>
+  </si>
+  <si>
+    <t>Pretty to Sea</t>
+  </si>
+  <si>
+    <t>Divine Prophet</t>
+  </si>
+  <si>
+    <t>Prima Donna</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Gun Runner</t>
+  </si>
+  <si>
+    <t>Procrastination</t>
+  </si>
+  <si>
+    <t>Proost</t>
+  </si>
+  <si>
+    <t>Prose Poem</t>
+  </si>
+  <si>
+    <t>Per Incanto</t>
+  </si>
+  <si>
+    <t>Prosperity</t>
+  </si>
+  <si>
+    <t>Pure Faith</t>
+  </si>
+  <si>
+    <t>Pussy O'Reilly</t>
+  </si>
+  <si>
+    <t>Pwerfect</t>
+  </si>
+  <si>
+    <t>Russian Revolution</t>
+  </si>
+  <si>
+    <t>Queen Zyrah</t>
+  </si>
+  <si>
+    <t>Quella Finale</t>
+  </si>
+  <si>
     <t>Staphanos</t>
   </si>
   <si>
     <t>Quintessential</t>
   </si>
   <si>
+    <t>Quizzy Lizzy</t>
+  </si>
+  <si>
+    <t>Raggedy Doll</t>
+  </si>
+  <si>
+    <t>Jacquinot</t>
+  </si>
+  <si>
+    <t>Raphie's Choice</t>
+  </si>
+  <si>
     <t>Rasa Lila</t>
   </si>
   <si>
+    <t>Raven Darkholme</t>
+  </si>
+  <si>
+    <t>Circus Maximus</t>
+  </si>
+  <si>
+    <t>Ravenhill</t>
+  </si>
+  <si>
+    <t>Redwood</t>
+  </si>
+  <si>
+    <t>Readyor</t>
+  </si>
+  <si>
     <t>Red Delicious</t>
   </si>
   <si>
-    <t>Per Incanto</t>
+    <t>Regal Ruby</t>
   </si>
   <si>
     <t>Respect</t>
   </si>
   <si>
+    <t>The Autumn Sun</t>
+  </si>
+  <si>
+    <t>R H Danceing Queen</t>
+  </si>
+  <si>
+    <t>Rich Girl</t>
+  </si>
+  <si>
     <t>Rina Bettina</t>
   </si>
   <si>
     <t>Vanbrugh</t>
   </si>
   <si>
     <t>Ripsomemore</t>
   </si>
   <si>
     <t>Shamexpress</t>
   </si>
   <si>
     <t>Rita Hayworth</t>
   </si>
   <si>
     <t>Rita Moreno</t>
   </si>
   <si>
-    <t>Savabeel</t>
+    <t>River Flow</t>
+  </si>
+  <si>
+    <t>Bivouac</t>
+  </si>
+  <si>
+    <t>River Mist</t>
+  </si>
+  <si>
+    <t>Rockadubai</t>
+  </si>
+  <si>
+    <t>Romantically</t>
+  </si>
+  <si>
+    <t>Romantic Whisper</t>
+  </si>
+  <si>
+    <t>State of Rest</t>
+  </si>
+  <si>
+    <t>Rosa Carolina</t>
+  </si>
+  <si>
+    <t>Home Affairs</t>
+  </si>
+  <si>
+    <t>Rose of Savannah</t>
   </si>
   <si>
     <t>Rosetta</t>
   </si>
   <si>
     <t>Noverre</t>
   </si>
   <si>
     <t>Roxette</t>
   </si>
   <si>
     <t>Royal Welcome</t>
   </si>
   <si>
-    <t>State of Rest</t>
+    <t>Rozala</t>
+  </si>
+  <si>
+    <t>Ruqqaya</t>
   </si>
   <si>
     <t>Russian Glam</t>
   </si>
   <si>
+    <t>Santa Catarina</t>
+  </si>
+  <si>
+    <t>Savalona</t>
+  </si>
+  <si>
+    <t>Savamour</t>
+  </si>
+  <si>
+    <t>Savaplay</t>
+  </si>
+  <si>
+    <t>Anamoe</t>
+  </si>
+  <si>
+    <t>Save the Date</t>
+  </si>
+  <si>
+    <t>Savvy Dreams</t>
+  </si>
+  <si>
+    <t>Savy Yong Blonk</t>
+  </si>
+  <si>
+    <t>Sayyzel</t>
+  </si>
+  <si>
+    <t>Sea Goddess</t>
+  </si>
+  <si>
+    <t>Seany's Girl</t>
+  </si>
+  <si>
+    <t>Derryn</t>
+  </si>
+  <si>
+    <t>Secret Spirit</t>
+  </si>
+  <si>
+    <t>Seduction Queen</t>
+  </si>
+  <si>
+    <t>Sencircles</t>
+  </si>
+  <si>
     <t>Serenella</t>
   </si>
   <si>
-    <t>So You Think</t>
+    <t>Seven Seas</t>
+  </si>
+  <si>
+    <t>Shanzam</t>
+  </si>
+  <si>
+    <t>Shenandoah</t>
+  </si>
+  <si>
+    <t>Shepherd's Delight</t>
+  </si>
+  <si>
+    <t>Shock Prospect</t>
+  </si>
+  <si>
+    <t>Shooting Shirocco</t>
+  </si>
+  <si>
+    <t>Shoulders</t>
   </si>
   <si>
     <t>Show and Tell</t>
   </si>
   <si>
+    <t>Showemhowitsdone</t>
+  </si>
+  <si>
+    <t>Street Boss</t>
+  </si>
+  <si>
+    <t>Shuffled</t>
+  </si>
+  <si>
     <t>Shush</t>
   </si>
   <si>
+    <t>Sienna Rose</t>
+  </si>
+  <si>
+    <t>Acrobat</t>
+  </si>
+  <si>
+    <t>Silk Trail</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video (On Farm),  Scope.Off side brand is: 18 over 4</t>
+  </si>
+  <si>
+    <t>Simogramor</t>
+  </si>
+  <si>
     <t>Pierro</t>
   </si>
   <si>
     <t>Simply a Dream</t>
   </si>
   <si>
+    <t>Sinarahma</t>
+  </si>
+  <si>
+    <t>Single Tail</t>
+  </si>
+  <si>
     <t>Skywards</t>
   </si>
   <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Surgery Report,  Scope Video (On Farm),  Sale Report.</t>
+  </si>
+  <si>
     <t>Sleeping Beauty</t>
   </si>
   <si>
+    <t>Smashing</t>
+  </si>
+  <si>
+    <t>Smoulder</t>
+  </si>
+  <si>
+    <t>Soft Kiss</t>
+  </si>
+  <si>
+    <t>Sombreuil</t>
+  </si>
+  <si>
+    <t>Songbird</t>
+  </si>
+  <si>
     <t>Sopraffina</t>
   </si>
   <si>
+    <t>Sorrentina</t>
+  </si>
+  <si>
     <t>Justify</t>
   </si>
   <si>
     <t>Soubrettes</t>
   </si>
   <si>
-    <t>Home Affairs</t>
+    <t>Snitzel</t>
+  </si>
+  <si>
+    <t>Sovereign Love</t>
+  </si>
+  <si>
+    <t>So You Merge</t>
+  </si>
+  <si>
+    <t>Special Light</t>
   </si>
   <si>
     <t>Special Memories</t>
   </si>
   <si>
+    <t>Spine Tingle</t>
+  </si>
+  <si>
     <t>Spirit of Galway</t>
   </si>
   <si>
+    <t>Split Not a Shock</t>
+  </si>
+  <si>
+    <t>Too Darn Hot</t>
+  </si>
+  <si>
+    <t>Spritz</t>
+  </si>
+  <si>
+    <t>Star Karen</t>
+  </si>
+  <si>
     <t>Starring Role</t>
   </si>
   <si>
-    <t>The following have been lodged for this lot:    X-Rays.Out of a half-sister to High Done (High Chaparral). 8 wins from 1500m to 1950m, A$267,565, 3d MRC Neds Blended Multis H.</t>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video.Out of a half-sister to High Done (High Chaparral). 8 wins from 1500m to 1950m, A$267,565, 3d MRC Neds Blended Multis H.</t>
+  </si>
+  <si>
+    <t>Starry</t>
   </si>
   <si>
     <t>Stay Smart</t>
   </si>
   <si>
+    <t>Steelsheen</t>
+  </si>
+  <si>
+    <t>Steer by the Stars</t>
+  </si>
+  <si>
+    <t>Stella Creek</t>
+  </si>
+  <si>
     <t>Stella Grace</t>
   </si>
   <si>
+    <t>Still Single</t>
+  </si>
+  <si>
+    <t>Sublime Image</t>
+  </si>
+  <si>
     <t>Supera</t>
   </si>
   <si>
+    <t>Super Power</t>
+  </si>
+  <si>
+    <t>Surveillance</t>
+  </si>
+  <si>
+    <t>Susanne Joy</t>
+  </si>
+  <si>
+    <t>Suspicious</t>
+  </si>
+  <si>
+    <t>Sutphin Boulevard</t>
+  </si>
+  <si>
+    <t>Sweet Inspiration</t>
+  </si>
+  <si>
+    <t>Toronado</t>
+  </si>
+  <si>
+    <t>Swerving</t>
+  </si>
+  <si>
+    <t>Swing a Deel</t>
+  </si>
+  <si>
+    <t>Swiss Beauty</t>
+  </si>
+  <si>
+    <t>Take the Sit</t>
+  </si>
+  <si>
+    <t>Tango Gold</t>
+  </si>
+  <si>
     <t>Taviarma</t>
   </si>
   <si>
-    <t>Toronado</t>
+    <t>Better Than Ready</t>
+  </si>
+  <si>
+    <t>Tavi l'Amour</t>
+  </si>
+  <si>
+    <t>Taviqueen</t>
   </si>
   <si>
     <t>Tayla's Moment</t>
   </si>
   <si>
-    <t>Snitzel</t>
+    <t>Tellmeaboutit</t>
   </si>
   <si>
     <t>Tell Your Mama</t>
   </si>
   <si>
+    <t>Tessastock</t>
+  </si>
+  <si>
+    <t>The Diamond One</t>
+  </si>
+  <si>
+    <t>Thee</t>
+  </si>
+  <si>
+    <t>Thee Auld Floozie</t>
+  </si>
+  <si>
+    <t>The Precious One</t>
+  </si>
+  <si>
+    <t>Ole Kirk</t>
+  </si>
+  <si>
+    <t>Think I'm Flying</t>
+  </si>
+  <si>
+    <t>Thinkyoucandance</t>
+  </si>
+  <si>
+    <t>Threepence</t>
+  </si>
+  <si>
+    <t>Contributer</t>
+  </si>
+  <si>
+    <t>Thunder Machine</t>
+  </si>
+  <si>
+    <t>Thy</t>
+  </si>
+  <si>
+    <t>Ticket to Ride</t>
+  </si>
+  <si>
+    <t>Tiff and Co</t>
+  </si>
+  <si>
+    <t>Tiptoes</t>
+  </si>
+  <si>
+    <t>To be Sure</t>
+  </si>
+  <si>
     <t>Topkapi</t>
   </si>
   <si>
+    <t>Toss Up</t>
+  </si>
+  <si>
+    <t>True Icon</t>
+  </si>
+  <si>
     <t>Twenty One Times</t>
   </si>
   <si>
+    <t>Two Illicit</t>
+  </si>
+  <si>
+    <t>Ultimate Pride</t>
+  </si>
+  <si>
+    <t>Under My Spell</t>
+  </si>
+  <si>
+    <t>Underthemoonlight</t>
+  </si>
+  <si>
+    <t>Urban</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Medical Register,  Scope Video.</t>
+  </si>
+  <si>
+    <t>Alabama Express</t>
+  </si>
+  <si>
+    <t>Vaishali</t>
+  </si>
+  <si>
+    <t>Valentino's On</t>
+  </si>
+  <si>
+    <t>Valmur</t>
+  </si>
+  <si>
+    <t>Valzacella</t>
+  </si>
+  <si>
+    <t>Veearma</t>
+  </si>
+  <si>
+    <t>Vegas Strip</t>
+  </si>
+  <si>
+    <t>Vera Drake</t>
+  </si>
+  <si>
+    <t>Veronica Jane</t>
+  </si>
+  <si>
+    <t>Via Veneto</t>
+  </si>
+  <si>
+    <t>Vinaceous</t>
+  </si>
+  <si>
+    <t>Vincetta</t>
+  </si>
+  <si>
+    <t>Vinevale</t>
+  </si>
+  <si>
     <t>Viscountess</t>
   </si>
   <si>
+    <t>Vis Ta Vie</t>
+  </si>
+  <si>
     <t>Ocean Park</t>
   </si>
   <si>
     <t>Vitesse</t>
   </si>
   <si>
     <t>Viva la Blues</t>
   </si>
   <si>
+    <t>Watch Me Dance</t>
+  </si>
+  <si>
+    <t>Western Belle</t>
+  </si>
+  <si>
+    <t>Whimsical</t>
+  </si>
+  <si>
     <t>Whisp</t>
   </si>
   <si>
+    <t>White Glove Test</t>
+  </si>
+  <si>
+    <t>Winkelmann</t>
+  </si>
+  <si>
+    <t>Winning Bid</t>
+  </si>
+  <si>
+    <t>Win Over</t>
+  </si>
+  <si>
+    <t>Pinatubo</t>
+  </si>
+  <si>
+    <t>Winter Sky</t>
+  </si>
+  <si>
     <t>Wintour</t>
   </si>
   <si>
-    <t>Almanzor</t>
+    <t>Exceedance</t>
+  </si>
+  <si>
+    <t>With Zeal</t>
   </si>
   <si>
     <t>Xpression</t>
   </si>
   <si>
+    <t>Yatima</t>
+  </si>
+  <si>
+    <t>Yatton</t>
+  </si>
+  <si>
+    <t>Zabay</t>
+  </si>
+  <si>
+    <t>Zawahir</t>
+  </si>
+  <si>
+    <t>Zayydani</t>
+  </si>
+  <si>
+    <t>Zendora</t>
+  </si>
+  <si>
+    <t>Zenella</t>
+  </si>
+  <si>
+    <t>Ziegfeld</t>
+  </si>
+  <si>
+    <t>Zigwig</t>
+  </si>
+  <si>
+    <t>Zouzarella</t>
+  </si>
+  <si>
     <t>Zousain</t>
   </si>
   <si>
     <t>Zsa Zsa G'Zel</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
+    <t>Absolutely Me</t>
+  </si>
+  <si>
+    <t>Addison</t>
+  </si>
+  <si>
+    <t>Adriatico</t>
+  </si>
+  <si>
     <t>Agent Provocateur</t>
   </si>
   <si>
+    <t>Agrigan</t>
+  </si>
+  <si>
+    <t>Aiguille</t>
+  </si>
+  <si>
+    <t>Capitalist</t>
+  </si>
+  <si>
+    <t>Aimless</t>
+  </si>
+  <si>
+    <t>Alam Mo Na</t>
+  </si>
+  <si>
     <t>Alcaldesa</t>
   </si>
   <si>
+    <t>Alchemia</t>
+  </si>
+  <si>
+    <t>Allemande</t>
+  </si>
+  <si>
+    <t>All in Vogue</t>
+  </si>
+  <si>
     <t>Aloft</t>
   </si>
   <si>
-    <t>Ardrossan</t>
+    <t>Alpha Dame</t>
+  </si>
+  <si>
+    <t>Alpine Charm</t>
+  </si>
+  <si>
+    <t>Altachine</t>
+  </si>
+  <si>
+    <t>Amarelinha</t>
+  </si>
+  <si>
+    <t>Amazing Lady</t>
+  </si>
+  <si>
+    <t>American Actress</t>
   </si>
   <si>
     <t>Amiga Mia</t>
   </si>
   <si>
+    <t>Anabandana</t>
+  </si>
+  <si>
+    <t>In the Congo</t>
+  </si>
+  <si>
+    <t>Anaween</t>
+  </si>
+  <si>
     <t>Angelica Hall</t>
   </si>
   <si>
+    <t>Antipodes</t>
+  </si>
+  <si>
+    <t>Applegate</t>
+  </si>
+  <si>
+    <t>Aquarium</t>
+  </si>
+  <si>
     <t>Arboreal</t>
   </si>
   <si>
+    <t>Arcadia Angel</t>
+  </si>
+  <si>
+    <t>Ardeche</t>
+  </si>
+  <si>
     <t>Aretha</t>
   </si>
   <si>
-    <t>Circus Maximus</t>
+    <t>Are There Any</t>
+  </si>
+  <si>
+    <t>Artesian</t>
+  </si>
+  <si>
+    <t>Artistic</t>
   </si>
   <si>
     <t>Asama Blue</t>
   </si>
   <si>
+    <t>Castelvecchio</t>
+  </si>
+  <si>
+    <t>Assasi</t>
+  </si>
+  <si>
+    <t>Assertive Nature</t>
+  </si>
+  <si>
     <t>Assume</t>
   </si>
   <si>
+    <t>Attalla</t>
+  </si>
+  <si>
+    <t>Attendant</t>
+  </si>
+  <si>
+    <t>Auntie Condor</t>
+  </si>
+  <si>
+    <t>Aura d'Oro</t>
+  </si>
+  <si>
+    <t>Avadane</t>
+  </si>
+  <si>
     <t>Avisto</t>
   </si>
   <si>
     <t>Award Winner</t>
   </si>
   <si>
-    <t>In the Congo</t>
-[...1 lines deleted...]
-  <si>
     <t>Awoke</t>
   </si>
   <si>
+    <t>Ayyesha</t>
+  </si>
+  <si>
+    <t>Bad Habits</t>
+  </si>
+  <si>
+    <t>Ball Gown</t>
+  </si>
+  <si>
+    <t>Band Camp</t>
+  </si>
+  <si>
+    <t>Barbara</t>
+  </si>
+  <si>
     <t>Barbarina</t>
   </si>
   <si>
     <t>Bay Star</t>
   </si>
   <si>
     <t>Bebeleche</t>
   </si>
   <si>
-    <t>Wootton Bassett</t>
-[...1 lines deleted...]
-  <si>
     <t>Beginnings</t>
   </si>
   <si>
+    <t>Belarus</t>
+  </si>
+  <si>
+    <t>Bella Carolina</t>
+  </si>
+  <si>
+    <t>Bellacontte</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video (On Farm).</t>
+  </si>
+  <si>
+    <t>Exceed and Excel</t>
+  </si>
+  <si>
+    <t>Bella Gioia</t>
+  </si>
+  <si>
     <t>Belle Fascino</t>
   </si>
   <si>
-    <t>Hellbent</t>
+    <t>Bellissima Miss</t>
+  </si>
+  <si>
+    <t>Belluci Babe</t>
+  </si>
+  <si>
+    <t>No Nay Never</t>
+  </si>
+  <si>
+    <t>Belonging</t>
+  </si>
+  <si>
+    <t>Bestlegsintown</t>
+  </si>
+  <si>
+    <t>Bewildering</t>
   </si>
   <si>
     <t>Bidii Babe</t>
   </si>
   <si>
+    <t>Birdsong</t>
+  </si>
+  <si>
     <t>Black Mascara</t>
   </si>
   <si>
     <t>Blue Rhythm</t>
   </si>
   <si>
+    <t>Bolshoi Star</t>
+  </si>
+  <si>
+    <t>Bona Dea</t>
+  </si>
+  <si>
     <t>Bondi Walk</t>
   </si>
   <si>
+    <t>Botanic</t>
+  </si>
+  <si>
+    <t>Boulevard</t>
+  </si>
+  <si>
+    <t>All Too Hard</t>
+  </si>
+  <si>
+    <t>Breaking Waves</t>
+  </si>
+  <si>
+    <t>Bright Flight</t>
+  </si>
+  <si>
+    <t>Calm Down</t>
+  </si>
+  <si>
+    <t>Calypso Blue</t>
+  </si>
+  <si>
+    <t>Camillino</t>
+  </si>
+  <si>
+    <t>Candy Bar</t>
+  </si>
+  <si>
+    <t>Canuhandleajandal</t>
+  </si>
+  <si>
+    <t>Caramella</t>
+  </si>
+  <si>
+    <t>Caserta</t>
+  </si>
+  <si>
+    <t>Catch Your Idol</t>
+  </si>
+  <si>
     <t>Celebrate</t>
   </si>
   <si>
+    <t>Celtic Glory</t>
+  </si>
+  <si>
+    <t>St Mark's Basilica</t>
+  </si>
+  <si>
+    <t>Cerebellum</t>
+  </si>
+  <si>
+    <t>Champagne Lucy</t>
+  </si>
+  <si>
+    <t>Champagne Tastes</t>
+  </si>
+  <si>
     <t>Chaparella</t>
   </si>
   <si>
-    <t>Spirit of Boom</t>
+    <t>Charitable Nature</t>
+  </si>
+  <si>
+    <t>Charli Rose</t>
+  </si>
+  <si>
+    <t>Cheaperthandivorce</t>
   </si>
   <si>
     <t>Chenzel</t>
   </si>
   <si>
+    <t>Chiaretta</t>
+  </si>
+  <si>
+    <t>Chloe</t>
+  </si>
+  <si>
+    <t>Choctoc</t>
+  </si>
+  <si>
+    <t>Chorus</t>
+  </si>
+  <si>
     <t>Chosen Peak</t>
   </si>
   <si>
     <t>Churning</t>
   </si>
   <si>
+    <t>Cincoro</t>
+  </si>
+  <si>
+    <t>Coldplay</t>
+  </si>
+  <si>
     <t>Colerne</t>
   </si>
   <si>
     <t>Tassort</t>
   </si>
   <si>
     <t>Colour Drops</t>
   </si>
   <si>
+    <t>Cornerstone</t>
+  </si>
+  <si>
+    <t>Cornflower Blue</t>
+  </si>
+  <si>
+    <t>Corvina</t>
+  </si>
+  <si>
     <t>Cote d'Or</t>
   </si>
   <si>
     <t>Couru</t>
   </si>
   <si>
     <t>Cream of the Crop</t>
   </si>
   <si>
-    <t>All Too Hard</t>
+    <t>Artorius</t>
+  </si>
+  <si>
+    <t>Crescent</t>
   </si>
   <si>
     <t>Crowned Princess</t>
   </si>
   <si>
     <t>Cut to the Chase</t>
   </si>
   <si>
+    <t>Daffodil</t>
+  </si>
+  <si>
+    <t>Danahere</t>
+  </si>
+  <si>
     <t>Dancing Express</t>
   </si>
   <si>
     <t>Dancing Hare</t>
   </si>
   <si>
+    <t>Daniela's Magic</t>
+  </si>
+  <si>
+    <t>Date Night</t>
+  </si>
+  <si>
     <t>Deedee Panache</t>
   </si>
   <si>
-    <t>Frankel</t>
-[...11 lines deleted...]
-    <t>Sword of State</t>
+    <t>Deepdene</t>
+  </si>
+  <si>
+    <t>Deuce Coupe</t>
+  </si>
+  <si>
+    <t>Diamond Rose</t>
+  </si>
+  <si>
+    <t>Diamondsandbubbles</t>
+  </si>
+  <si>
+    <t>Distinctive Lass</t>
+  </si>
+  <si>
+    <t>Diva Carolina</t>
+  </si>
+  <si>
+    <t>Divine Shiva</t>
+  </si>
+  <si>
+    <t>Dolce Amore</t>
+  </si>
+  <si>
+    <t>Dollarbeel</t>
+  </si>
+  <si>
+    <t>Donna Marie</t>
+  </si>
+  <si>
+    <t>Donttelltimmy</t>
+  </si>
+  <si>
+    <t>Dottie Dee</t>
+  </si>
+  <si>
+    <t>Dragon Robe</t>
+  </si>
+  <si>
+    <t>Dream of Me</t>
+  </si>
+  <si>
+    <t>Dwandaofu</t>
+  </si>
+  <si>
+    <t>Easifar</t>
+  </si>
+  <si>
+    <t>Eleanor Rigby</t>
+  </si>
+  <si>
+    <t>Electrode</t>
+  </si>
+  <si>
+    <t>Elegant Achiever</t>
+  </si>
+  <si>
+    <t>Elegant d'Oro</t>
+  </si>
+  <si>
+    <t>Eleonora</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video.Has been seen to WINDSUCK</t>
+  </si>
+  <si>
+    <t>Elisheba</t>
+  </si>
+  <si>
+    <t>Elizabeth Rose</t>
+  </si>
+  <si>
+    <t>Emily Margaret</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video (On Farm),  Scope.Colour is Grey</t>
+  </si>
+  <si>
+    <t>Escape Artist</t>
   </si>
   <si>
     <t>Estrella Especiale</t>
   </si>
   <si>
+    <t>Ethical Award</t>
+  </si>
+  <si>
+    <t>Eva Daniela</t>
+  </si>
+  <si>
+    <t>Evens</t>
+  </si>
+  <si>
     <t>Excel in the Sun</t>
   </si>
   <si>
     <t>Express Dreams</t>
   </si>
   <si>
+    <t>Pride of Dubai</t>
+  </si>
+  <si>
+    <t>Express Fantasy</t>
+  </si>
+  <si>
+    <t>Fabulist</t>
+  </si>
+  <si>
     <t>Fair Isle</t>
   </si>
   <si>
+    <t>Fall on a Star</t>
+  </si>
+  <si>
+    <t>Familia</t>
+  </si>
+  <si>
+    <t>Fan Club</t>
+  </si>
+  <si>
     <t>Faye Presto</t>
   </si>
   <si>
+    <t>Feline Advisory</t>
+  </si>
+  <si>
+    <t>Fiendish</t>
+  </si>
+  <si>
     <t>Wild Ruler</t>
   </si>
   <si>
     <t>Find Joy</t>
   </si>
   <si>
+    <t>Finest Wine</t>
+  </si>
+  <si>
+    <t>Flaming</t>
+  </si>
+  <si>
+    <t>Flashdance</t>
+  </si>
+  <si>
+    <t>Fleur de Lune</t>
+  </si>
+  <si>
     <t>Floating Heart</t>
   </si>
   <si>
+    <t>Florist</t>
+  </si>
+  <si>
+    <t>Flower of Wanaka</t>
+  </si>
+  <si>
     <t>Flute of Champagne</t>
   </si>
   <si>
-    <t>Bivouac</t>
+    <t>Fond du Coeur</t>
+  </si>
+  <si>
+    <t>Forest Cat</t>
+  </si>
+  <si>
+    <t>Fortaleza</t>
   </si>
   <si>
     <t>Forte</t>
   </si>
   <si>
     <t>Francesca</t>
   </si>
   <si>
-    <t>Anamoe</t>
+    <t>Francie Girl</t>
+  </si>
+  <si>
+    <t>Frankly</t>
+  </si>
+  <si>
+    <t>Fuld's Bet</t>
+  </si>
+  <si>
+    <t>Galanthus</t>
+  </si>
+  <si>
+    <t>Galaya</t>
+  </si>
+  <si>
+    <t>Wrote</t>
+  </si>
+  <si>
+    <t>Galloping Gerte</t>
+  </si>
+  <si>
+    <t>Gallwitz</t>
+  </si>
+  <si>
+    <t>Galway</t>
+  </si>
+  <si>
+    <t>Gaya</t>
   </si>
   <si>
     <t>Gemstone Bay</t>
   </si>
   <si>
-    <t>St Mark's Basilica</t>
+    <t>Get Hitched</t>
+  </si>
+  <si>
+    <t>Get Lit</t>
   </si>
   <si>
     <t>Girandola</t>
   </si>
   <si>
     <t>Glamour Gal</t>
   </si>
   <si>
+    <t>Glee</t>
+  </si>
+  <si>
+    <t>Glimpse</t>
+  </si>
+  <si>
     <t>Glory Bound</t>
   </si>
   <si>
     <t>Golden Hind</t>
   </si>
   <si>
     <t>Gorgeous Geisha</t>
   </si>
   <si>
     <t>Grace Augusta</t>
   </si>
   <si>
     <t>Gracehill</t>
   </si>
   <si>
-    <t>Grace Park</t>
+    <t>Gracious Grey</t>
+  </si>
+  <si>
+    <t>Grand Soleil</t>
+  </si>
+  <si>
+    <t>Gravitelle</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:   Surgery Report,  Scope Video (On Farm),  Scope.</t>
+  </si>
+  <si>
+    <t>Gucci Belt</t>
   </si>
   <si>
     <t>U S Navy Flag</t>
   </si>
   <si>
     <t>Guiseppina</t>
   </si>
   <si>
+    <t>Hannah Mary</t>
+  </si>
+  <si>
+    <t>Happily</t>
+  </si>
+  <si>
+    <t>Happy Song</t>
+  </si>
+  <si>
     <t>Hawaiian Princess</t>
   </si>
   <si>
+    <t>Headline Queen</t>
+  </si>
+  <si>
     <t>Heart to Heart</t>
   </si>
   <si>
+    <t>Hectopascal</t>
+  </si>
+  <si>
     <t>Helsinki</t>
   </si>
   <si>
+    <t>Grunt</t>
+  </si>
+  <si>
+    <t>Hereforagoodtime</t>
+  </si>
+  <si>
     <t>Hi Gorgeous</t>
   </si>
   <si>
-    <t>The Autumn Sun</t>
+    <t>Honor</t>
+  </si>
+  <si>
+    <t>Hot in High Heels</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Surgery Report,  Scope Video,  Scope.</t>
+  </si>
+  <si>
+    <t>Hurry</t>
+  </si>
+  <si>
+    <t>Victor Ludorum</t>
+  </si>
+  <si>
+    <t>Hyacinth</t>
+  </si>
+  <si>
+    <t>I am Grande</t>
+  </si>
+  <si>
+    <t>If You Had My Love</t>
+  </si>
+  <si>
+    <t>Illuminaire</t>
   </si>
   <si>
     <t>Infinite Wonder</t>
   </si>
   <si>
     <t>Influencer</t>
   </si>
   <si>
     <t>Ipanema Girl</t>
   </si>
   <si>
     <t>Irish Cream</t>
   </si>
   <si>
+    <t>It Might be You</t>
+  </si>
+  <si>
+    <t>Anders</t>
+  </si>
+  <si>
+    <t>Jessica Rabbit</t>
+  </si>
+  <si>
     <t>Embellish</t>
   </si>
   <si>
     <t>Jonquil</t>
   </si>
   <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video (On Farm),  Scope.From the same family as Cross Tasman (Super Seth - Daffodil) 4 wins to 1500m to 2025-26, ATC TAB H., Brave Smash H., Fidelity Capital Australia H.</t>
+  </si>
+  <si>
+    <t>Zoustar</t>
+  </si>
+  <si>
+    <t>Juan Diva</t>
+  </si>
+  <si>
     <t>Sweynesse</t>
   </si>
   <si>
     <t>Jungle Pago</t>
   </si>
   <si>
+    <t>Just a Blur</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Scope Video (On Farm),  Scope.Off side brand is: 15 over 4</t>
+  </si>
+  <si>
+    <t>Just Dance</t>
+  </si>
+  <si>
     <t>Kay Cee Lass</t>
   </si>
   <si>
+    <t>Stay Inside</t>
+  </si>
+  <si>
+    <t>Kedah</t>
+  </si>
+  <si>
     <t>Keepa Cheval</t>
   </si>
   <si>
     <t>King's Lady</t>
   </si>
   <si>
-    <t>Contributer</t>
+    <t>Knot</t>
+  </si>
+  <si>
+    <t>Kristalove</t>
   </si>
   <si>
     <t>Kylie Bax</t>
   </si>
   <si>
+    <t>La Dama</t>
+  </si>
+  <si>
+    <t>Lady Amhurst</t>
+  </si>
+  <si>
+    <t>Lady Bing</t>
+  </si>
+  <si>
     <t>Lady Cartier</t>
   </si>
   <si>
     <t>Lady Kipling</t>
   </si>
   <si>
     <t>Lady Zhao Jun</t>
   </si>
   <si>
+    <t>Laffalong</t>
+  </si>
+  <si>
+    <t>La Grisette</t>
+  </si>
+  <si>
+    <t>Las Brisas</t>
+  </si>
+  <si>
+    <t>Leading Lights</t>
+  </si>
+  <si>
+    <t>Le Gai Soleil</t>
+  </si>
+  <si>
     <t>Les Crayeres</t>
   </si>
   <si>
     <t>Let's Get Married</t>
   </si>
   <si>
+    <t>Let's Sava Think</t>
+  </si>
+  <si>
+    <t>Light Express</t>
+  </si>
+  <si>
+    <t>Lilahjay</t>
+  </si>
+  <si>
     <t>Lilikoi</t>
   </si>
   <si>
+    <t>Best of Bordeaux</t>
+  </si>
+  <si>
+    <t>Lipstick Lover</t>
+  </si>
+  <si>
     <t>Little Belle</t>
   </si>
   <si>
+    <t>Little Kitten</t>
+  </si>
+  <si>
+    <t>Lost in Dubai</t>
+  </si>
+  <si>
+    <t>Loveable</t>
+  </si>
+  <si>
+    <t>Love Affair</t>
+  </si>
+  <si>
+    <t>Lucetta</t>
+  </si>
+  <si>
+    <t>Lunada</t>
+  </si>
+  <si>
+    <t>Luroel</t>
+  </si>
+  <si>
+    <t>Mackenzie Kate</t>
+  </si>
+  <si>
+    <t>Madame Zoulander</t>
+  </si>
+  <si>
+    <t>Mai Tai</t>
+  </si>
+  <si>
     <t>Mamarella</t>
   </si>
   <si>
+    <t>Manchu</t>
+  </si>
+  <si>
+    <t>Marelle</t>
+  </si>
+  <si>
+    <t>Maria Luisa</t>
+  </si>
+  <si>
     <t>Marsden Cross</t>
   </si>
   <si>
+    <t>Marvelouz</t>
+  </si>
+  <si>
+    <t>Mary d'Or</t>
+  </si>
+  <si>
     <t>McPhoebe</t>
   </si>
   <si>
+    <t>Medieval Miss</t>
+  </si>
+  <si>
     <t>Meghan</t>
   </si>
   <si>
     <t>Meir</t>
   </si>
   <si>
     <t>Cool Aza Beel</t>
   </si>
   <si>
     <t>Meteoric Lass</t>
   </si>
   <si>
+    <t>Miss Bluebell</t>
+  </si>
+  <si>
+    <t>Miss Labasa</t>
+  </si>
+  <si>
+    <t>Miss Opulence</t>
+  </si>
+  <si>
+    <t>Miss Penfold</t>
+  </si>
+  <si>
     <t>Miss Rhythmic</t>
   </si>
   <si>
     <t>Miss Selby</t>
   </si>
   <si>
+    <t>Moana</t>
+  </si>
+  <si>
     <t>Moet Belle</t>
   </si>
   <si>
     <t>Mohegan Star</t>
   </si>
   <si>
+    <t>Monet</t>
+  </si>
+  <si>
+    <t>Monrecour</t>
+  </si>
+  <si>
+    <t>Moonlover</t>
+  </si>
+  <si>
+    <t>More Jools</t>
+  </si>
+  <si>
     <t>More Prophets</t>
+  </si>
+  <si>
+    <t>Mour Magic</t>
+  </si>
+  <si>
+    <t>Myakka Park</t>
+  </si>
+  <si>
+    <t>My My Maree</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -935,2044 +2216,7364 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D142"/>
+  <dimension ref="A1:D522"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>3</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>6</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="B16" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="B17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="B18" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="B19" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="B20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="B22" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>91</v>
+        <v>24</v>
       </c>
       <c r="B23" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D23" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="B24" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C24" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D24" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="B25" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D25" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>112</v>
+        <v>27</v>
       </c>
       <c r="B26" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="C27" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D27" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="B28" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C28" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D28" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="B29" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="C29" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D29" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>133</v>
+        <v>31</v>
       </c>
       <c r="B30" t="s">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="C30" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D30" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>134</v>
+        <v>32</v>
       </c>
       <c r="B31" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="C31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D31" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>140</v>
+        <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D32" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>142</v>
+        <v>34</v>
       </c>
       <c r="B33" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C33" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D33" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>147</v>
+        <v>35</v>
       </c>
       <c r="B34" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="C34" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D34" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>149</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="C35" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D35" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>154</v>
+        <v>37</v>
       </c>
       <c r="B36" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="C36" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D36" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>156</v>
+        <v>38</v>
       </c>
       <c r="B37" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="C37" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D37" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="B38" t="s">
-        <v>4</v>
+        <v>59</v>
       </c>
       <c r="C38" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D38" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>163</v>
+        <v>40</v>
       </c>
       <c r="B39" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="C39" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D39" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>177</v>
+        <v>42</v>
       </c>
       <c r="B40" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C40" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D40" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>180</v>
+        <v>44</v>
       </c>
       <c r="B41" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C41" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D41" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>182</v>
+        <v>45</v>
       </c>
       <c r="B42" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D42" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>199</v>
+        <v>46</v>
       </c>
       <c r="B43" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="C43" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D43" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>202</v>
+        <v>47</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C44" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D44" t="s">
-        <v>6</v>
+        <v>73</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>220</v>
+        <v>48</v>
       </c>
       <c r="B45" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="C45" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D45" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>222</v>
+        <v>49</v>
       </c>
       <c r="B46" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C46" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D46" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>223</v>
+        <v>50</v>
       </c>
       <c r="B47" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C47" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D47" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>227</v>
+        <v>51</v>
       </c>
       <c r="B48" t="s">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="C48" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D48" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>233</v>
+        <v>52</v>
       </c>
       <c r="B49" t="s">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="C49" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D49" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>236</v>
+        <v>53</v>
       </c>
       <c r="B50" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C50" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D50" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>247</v>
+        <v>54</v>
       </c>
       <c r="B51" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="C51" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D51" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>248</v>
+        <v>55</v>
       </c>
       <c r="B52" t="s">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="C52" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D52" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>252</v>
+        <v>56</v>
       </c>
       <c r="B53" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C53" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D53" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>257</v>
+        <v>57</v>
       </c>
       <c r="B54" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C54" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="D54" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>261</v>
+        <v>58</v>
       </c>
       <c r="B55" t="s">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="C55" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D55" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>268</v>
+        <v>59</v>
       </c>
       <c r="B56" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="C56" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="D56" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>271</v>
+        <v>60</v>
       </c>
       <c r="B57" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="C57" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="D57" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>276</v>
+        <v>61</v>
       </c>
       <c r="B58" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="C58" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="D58" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>279</v>
+        <v>62</v>
       </c>
       <c r="B59" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
       <c r="C59" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="D59" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>283</v>
+        <v>63</v>
       </c>
       <c r="B60" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="C60" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="D60" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>286</v>
+        <v>64</v>
       </c>
       <c r="B61" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="C61" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="D61" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>292</v>
+        <v>65</v>
       </c>
       <c r="B62" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C62" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="D62" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>293</v>
+        <v>66</v>
       </c>
       <c r="B63" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="C63" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="D63" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>295</v>
+        <v>67</v>
       </c>
       <c r="B64" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C64" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D64" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>301</v>
+        <v>68</v>
       </c>
       <c r="B65" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="C65" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D65" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>302</v>
+        <v>69</v>
       </c>
       <c r="B66" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C66" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D66" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>303</v>
+        <v>70</v>
       </c>
       <c r="B67" t="s">
-        <v>9</v>
+        <v>104</v>
       </c>
       <c r="C67" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D67" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>304</v>
+        <v>71</v>
       </c>
       <c r="B68" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C68" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="D68" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>309</v>
+        <v>73</v>
       </c>
       <c r="B69" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C69" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="D69" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>315</v>
+        <v>74</v>
       </c>
       <c r="B70" t="s">
-        <v>102</v>
+        <v>38</v>
       </c>
       <c r="C70" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D70" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>320</v>
+        <v>75</v>
       </c>
       <c r="B71" t="s">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="C71" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D71" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>321</v>
+        <v>76</v>
       </c>
       <c r="B72" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="C72" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="D72" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>324</v>
+        <v>77</v>
       </c>
       <c r="B73" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D73" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>338</v>
+        <v>78</v>
       </c>
       <c r="B74" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="C74" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="D74" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>343</v>
+        <v>79</v>
       </c>
       <c r="B75" t="s">
-        <v>7</v>
+        <v>115</v>
       </c>
       <c r="C75" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="D75" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>347</v>
+        <v>81</v>
       </c>
       <c r="B76" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="C76" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="D76" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>352</v>
+        <v>82</v>
       </c>
       <c r="B77" t="s">
-        <v>17</v>
+        <v>117</v>
       </c>
       <c r="C77" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D77" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>353</v>
+        <v>83</v>
       </c>
       <c r="B78" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="C78" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="D78" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>357</v>
+        <v>84</v>
       </c>
       <c r="B79" t="s">
-        <v>9</v>
+        <v>121</v>
       </c>
       <c r="C79" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="D79" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>359</v>
+        <v>85</v>
       </c>
       <c r="B80" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="C80" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="D80" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>365</v>
+        <v>86</v>
       </c>
       <c r="B81" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="C81" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="D81" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>366</v>
+        <v>87</v>
       </c>
       <c r="B82" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="C82" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="D82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>367</v>
+        <v>88</v>
       </c>
       <c r="B83" t="s">
-        <v>37</v>
+        <v>126</v>
       </c>
       <c r="C83" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="D83" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>369</v>
+        <v>89</v>
       </c>
       <c r="B84" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="C84" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="D84" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>370</v>
+        <v>90</v>
       </c>
       <c r="B85" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C85" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="D85" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>373</v>
+        <v>91</v>
       </c>
       <c r="B86" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="C86" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="D86" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>374</v>
+        <v>92</v>
       </c>
       <c r="B87" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="C87" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="D87" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>377</v>
+        <v>93</v>
       </c>
       <c r="B88" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C88" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="D88" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>393</v>
+        <v>94</v>
       </c>
       <c r="B89" t="s">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="C89" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="D89" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>395</v>
+        <v>95</v>
       </c>
       <c r="B90" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C90" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="D90" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>405</v>
+        <v>97</v>
       </c>
       <c r="B91" t="s">
-        <v>129</v>
+        <v>88</v>
       </c>
       <c r="C91" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="D91" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>410</v>
+        <v>99</v>
       </c>
       <c r="B92" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="C92" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="D92" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>411</v>
+        <v>100</v>
       </c>
       <c r="B93" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C93" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="D93" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>414</v>
+        <v>101</v>
       </c>
       <c r="B94" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="C94" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="D94" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>418</v>
+        <v>102</v>
       </c>
       <c r="B95" t="s">
-        <v>71</v>
+        <v>141</v>
       </c>
       <c r="C95" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="D95" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>421</v>
+        <v>103</v>
       </c>
       <c r="B96" t="s">
-        <v>135</v>
+        <v>30</v>
       </c>
       <c r="C96" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="D96" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>426</v>
+        <v>104</v>
       </c>
       <c r="B97" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="C97" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="D97" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>430</v>
+        <v>105</v>
       </c>
       <c r="B98" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="C98" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="D98" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>434</v>
+        <v>106</v>
       </c>
       <c r="B99" t="s">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="C99" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D99" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>435</v>
+        <v>107</v>
       </c>
       <c r="B100" t="s">
-        <v>55</v>
+        <v>111</v>
       </c>
       <c r="C100" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="D100" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>445</v>
+        <v>108</v>
       </c>
       <c r="B101" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C101" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D101" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>450</v>
+        <v>109</v>
       </c>
       <c r="B102" t="s">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="C102" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D102" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>451</v>
+        <v>111</v>
       </c>
       <c r="B103" t="s">
-        <v>55</v>
+        <v>126</v>
       </c>
       <c r="C103" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D103" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>455</v>
+        <v>112</v>
       </c>
       <c r="B104" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C104" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D104" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>456</v>
+        <v>113</v>
       </c>
       <c r="B105" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C105" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D105" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>457</v>
+        <v>114</v>
       </c>
       <c r="B106" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="C106" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D106" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>458</v>
+        <v>115</v>
       </c>
       <c r="B107" t="s">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="C107" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="D107" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>459</v>
+        <v>116</v>
       </c>
       <c r="B108" t="s">
-        <v>9</v>
+        <v>128</v>
       </c>
       <c r="C108" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>460</v>
+        <v>119</v>
       </c>
       <c r="B109" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="C109" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D109" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>465</v>
+        <v>120</v>
       </c>
       <c r="B110" t="s">
-        <v>153</v>
+        <v>11</v>
       </c>
       <c r="C110" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D110" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>469</v>
+        <v>121</v>
       </c>
       <c r="B111" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="C111" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D111" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>471</v>
+        <v>122</v>
       </c>
       <c r="B112" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="C112" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D112" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>473</v>
+        <v>123</v>
       </c>
       <c r="B113" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C113" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D113" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>476</v>
+        <v>124</v>
       </c>
       <c r="B114" t="s">
-        <v>19</v>
+        <v>162</v>
       </c>
       <c r="C114" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="D114" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>485</v>
+        <v>125</v>
       </c>
       <c r="B115" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="C115" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D115" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>486</v>
+        <v>126</v>
       </c>
       <c r="B116" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="C116" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D116" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>487</v>
+        <v>127</v>
       </c>
       <c r="B117" t="s">
-        <v>19</v>
+        <v>166</v>
       </c>
       <c r="C117" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D117" t="s">
-        <v>6</v>
+        <v>168</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>488</v>
+        <v>129</v>
       </c>
       <c r="B118" t="s">
-        <v>37</v>
+        <v>106</v>
       </c>
       <c r="C118" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D118" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>491</v>
+        <v>130</v>
       </c>
       <c r="B119" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C119" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="D119" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>494</v>
+        <v>131</v>
       </c>
       <c r="B120" t="s">
-        <v>166</v>
+        <v>21</v>
       </c>
       <c r="C120" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D120" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>498</v>
+        <v>132</v>
       </c>
       <c r="B121" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="C121" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>500</v>
+        <v>133</v>
       </c>
       <c r="B122" t="s">
-        <v>76</v>
+        <v>11</v>
       </c>
       <c r="C122" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D122" t="s">
-        <v>6</v>
+        <v>175</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>501</v>
+        <v>134</v>
       </c>
       <c r="B123" t="s">
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="C123" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D123" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>504</v>
+        <v>135</v>
       </c>
       <c r="B124" t="s">
-        <v>171</v>
+        <v>19</v>
       </c>
       <c r="C124" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="D124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>508</v>
+        <v>136</v>
       </c>
       <c r="B125" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="C125" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D125" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>509</v>
+        <v>137</v>
       </c>
       <c r="B126" t="s">
-        <v>7</v>
+        <v>121</v>
       </c>
       <c r="C126" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="D126" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>510</v>
+        <v>138</v>
       </c>
       <c r="B127" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C127" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="D127" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>516</v>
+        <v>139</v>
       </c>
       <c r="B128" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
       <c r="C128" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D128" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>517</v>
+        <v>140</v>
       </c>
       <c r="B129" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C129" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D129" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>522</v>
+        <v>141</v>
       </c>
       <c r="B130" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="C130" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D130" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>524</v>
+        <v>142</v>
       </c>
       <c r="B131" t="s">
-        <v>17</v>
+        <v>184</v>
       </c>
       <c r="C131" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D131" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>535</v>
+        <v>143</v>
       </c>
       <c r="B132" t="s">
-        <v>19</v>
+        <v>186</v>
       </c>
       <c r="C132" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D132" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>539</v>
+        <v>144</v>
       </c>
       <c r="B133" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="C133" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="D133" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>542</v>
+        <v>146</v>
       </c>
       <c r="B134" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="C134" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="D134" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>544</v>
+        <v>147</v>
       </c>
       <c r="B135" t="s">
-        <v>37</v>
+        <v>128</v>
       </c>
       <c r="C135" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="D135" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>545</v>
+        <v>148</v>
       </c>
       <c r="B136" t="s">
-        <v>7</v>
+        <v>38</v>
       </c>
       <c r="C136" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="D136" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>547</v>
+        <v>149</v>
       </c>
       <c r="B137" t="s">
-        <v>185</v>
+        <v>16</v>
       </c>
       <c r="C137" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D137" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>553</v>
+        <v>150</v>
       </c>
       <c r="B138" t="s">
-        <v>17</v>
+        <v>170</v>
       </c>
       <c r="C138" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D138" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>554</v>
+        <v>152</v>
       </c>
       <c r="B139" t="s">
-        <v>129</v>
+        <v>194</v>
       </c>
       <c r="C139" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D139" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>556</v>
+        <v>153</v>
       </c>
       <c r="B140" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="C140" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="D140" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>557</v>
+        <v>154</v>
       </c>
       <c r="B141" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="C141" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="D141" t="s">
-        <v>6</v>
+        <v>198</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
+        <v>155</v>
+      </c>
+      <c r="B142" t="s">
+        <v>131</v>
+      </c>
+      <c r="C142" t="s">
+        <v>199</v>
+      </c>
+      <c r="D142" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143">
+        <v>156</v>
+      </c>
+      <c r="B143" t="s">
+        <v>16</v>
+      </c>
+      <c r="C143" t="s">
+        <v>200</v>
+      </c>
+      <c r="D143" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144">
+        <v>157</v>
+      </c>
+      <c r="B144" t="s">
+        <v>24</v>
+      </c>
+      <c r="C144" t="s">
+        <v>201</v>
+      </c>
+      <c r="D144" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145">
+        <v>158</v>
+      </c>
+      <c r="B145" t="s">
+        <v>63</v>
+      </c>
+      <c r="C145" t="s">
+        <v>202</v>
+      </c>
+      <c r="D145" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146">
+        <v>159</v>
+      </c>
+      <c r="B146" t="s">
+        <v>36</v>
+      </c>
+      <c r="C146" t="s">
+        <v>203</v>
+      </c>
+      <c r="D146" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147">
+        <v>160</v>
+      </c>
+      <c r="B147" t="s">
+        <v>11</v>
+      </c>
+      <c r="C147" t="s">
+        <v>204</v>
+      </c>
+      <c r="D147" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148">
+        <v>161</v>
+      </c>
+      <c r="B148" t="s">
+        <v>24</v>
+      </c>
+      <c r="C148" t="s">
+        <v>205</v>
+      </c>
+      <c r="D148" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149">
+        <v>162</v>
+      </c>
+      <c r="B149" t="s">
+        <v>21</v>
+      </c>
+      <c r="C149" t="s">
+        <v>206</v>
+      </c>
+      <c r="D149" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150">
+        <v>163</v>
+      </c>
+      <c r="B150" t="s">
+        <v>24</v>
+      </c>
+      <c r="C150" t="s">
+        <v>207</v>
+      </c>
+      <c r="D150" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151">
+        <v>164</v>
+      </c>
+      <c r="B151" t="s">
+        <v>19</v>
+      </c>
+      <c r="C151" t="s">
+        <v>208</v>
+      </c>
+      <c r="D151" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152">
+        <v>167</v>
+      </c>
+      <c r="B152" t="s">
+        <v>19</v>
+      </c>
+      <c r="C152" t="s">
+        <v>209</v>
+      </c>
+      <c r="D152" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153">
+        <v>168</v>
+      </c>
+      <c r="B153" t="s">
+        <v>59</v>
+      </c>
+      <c r="C153" t="s">
+        <v>210</v>
+      </c>
+      <c r="D153" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154">
+        <v>169</v>
+      </c>
+      <c r="B154" t="s">
+        <v>24</v>
+      </c>
+      <c r="C154" t="s">
+        <v>211</v>
+      </c>
+      <c r="D154" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155">
+        <v>170</v>
+      </c>
+      <c r="B155" t="s">
+        <v>88</v>
+      </c>
+      <c r="C155" t="s">
+        <v>212</v>
+      </c>
+      <c r="D155" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156">
+        <v>171</v>
+      </c>
+      <c r="B156" t="s">
+        <v>21</v>
+      </c>
+      <c r="C156" t="s">
+        <v>213</v>
+      </c>
+      <c r="D156" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157">
+        <v>172</v>
+      </c>
+      <c r="B157" t="s">
+        <v>214</v>
+      </c>
+      <c r="C157" t="s">
+        <v>215</v>
+      </c>
+      <c r="D157" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158">
+        <v>173</v>
+      </c>
+      <c r="B158" t="s">
+        <v>21</v>
+      </c>
+      <c r="C158" t="s">
+        <v>216</v>
+      </c>
+      <c r="D158" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159">
+        <v>174</v>
+      </c>
+      <c r="B159" t="s">
+        <v>24</v>
+      </c>
+      <c r="C159" t="s">
+        <v>217</v>
+      </c>
+      <c r="D159" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160">
+        <v>175</v>
+      </c>
+      <c r="B160" t="s">
+        <v>13</v>
+      </c>
+      <c r="C160" t="s">
+        <v>218</v>
+      </c>
+      <c r="D160" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161">
+        <v>176</v>
+      </c>
+      <c r="B161" t="s">
+        <v>30</v>
+      </c>
+      <c r="C161" t="s">
+        <v>219</v>
+      </c>
+      <c r="D161" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162">
+        <v>177</v>
+      </c>
+      <c r="B162" t="s">
+        <v>21</v>
+      </c>
+      <c r="C162" t="s">
+        <v>220</v>
+      </c>
+      <c r="D162" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163">
+        <v>178</v>
+      </c>
+      <c r="B163" t="s">
+        <v>221</v>
+      </c>
+      <c r="C163" t="s">
+        <v>222</v>
+      </c>
+      <c r="D163" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164">
+        <v>179</v>
+      </c>
+      <c r="B164" t="s">
+        <v>38</v>
+      </c>
+      <c r="C164" t="s">
+        <v>223</v>
+      </c>
+      <c r="D164" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165">
+        <v>180</v>
+      </c>
+      <c r="B165" t="s">
+        <v>214</v>
+      </c>
+      <c r="C165" t="s">
+        <v>224</v>
+      </c>
+      <c r="D165" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166">
+        <v>181</v>
+      </c>
+      <c r="B166" t="s">
+        <v>21</v>
+      </c>
+      <c r="C166" t="s">
+        <v>225</v>
+      </c>
+      <c r="D166" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167">
+        <v>182</v>
+      </c>
+      <c r="B167" t="s">
+        <v>186</v>
+      </c>
+      <c r="C167" t="s">
+        <v>226</v>
+      </c>
+      <c r="D167" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168">
+        <v>184</v>
+      </c>
+      <c r="B168" t="s">
+        <v>11</v>
+      </c>
+      <c r="C168" t="s">
+        <v>227</v>
+      </c>
+      <c r="D168" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169">
+        <v>185</v>
+      </c>
+      <c r="B169" t="s">
+        <v>24</v>
+      </c>
+      <c r="C169" t="s">
+        <v>228</v>
+      </c>
+      <c r="D169" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170">
+        <v>186</v>
+      </c>
+      <c r="B170" t="s">
+        <v>36</v>
+      </c>
+      <c r="C170" t="s">
+        <v>229</v>
+      </c>
+      <c r="D170" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171">
+        <v>187</v>
+      </c>
+      <c r="B171" t="s">
+        <v>21</v>
+      </c>
+      <c r="C171" t="s">
+        <v>230</v>
+      </c>
+      <c r="D171" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172">
+        <v>188</v>
+      </c>
+      <c r="B172" t="s">
+        <v>21</v>
+      </c>
+      <c r="C172" t="s">
+        <v>231</v>
+      </c>
+      <c r="D172" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173">
+        <v>190</v>
+      </c>
+      <c r="B173" t="s">
+        <v>232</v>
+      </c>
+      <c r="C173" t="s">
+        <v>233</v>
+      </c>
+      <c r="D173" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174">
+        <v>191</v>
+      </c>
+      <c r="B174" t="s">
+        <v>30</v>
+      </c>
+      <c r="C174" t="s">
+        <v>234</v>
+      </c>
+      <c r="D174" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175">
+        <v>192</v>
+      </c>
+      <c r="B175" t="s">
+        <v>21</v>
+      </c>
+      <c r="C175" t="s">
+        <v>235</v>
+      </c>
+      <c r="D175" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176">
+        <v>193</v>
+      </c>
+      <c r="B176" t="s">
+        <v>236</v>
+      </c>
+      <c r="C176" t="s">
+        <v>237</v>
+      </c>
+      <c r="D176" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177">
+        <v>194</v>
+      </c>
+      <c r="B177" t="s">
+        <v>131</v>
+      </c>
+      <c r="C177" t="s">
+        <v>238</v>
+      </c>
+      <c r="D177" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178">
+        <v>195</v>
+      </c>
+      <c r="B178" t="s">
+        <v>26</v>
+      </c>
+      <c r="C178" t="s">
+        <v>239</v>
+      </c>
+      <c r="D178" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>196</v>
+      </c>
+      <c r="B179" t="s">
+        <v>11</v>
+      </c>
+      <c r="C179" t="s">
+        <v>240</v>
+      </c>
+      <c r="D179" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>197</v>
+      </c>
+      <c r="B180" t="s">
+        <v>131</v>
+      </c>
+      <c r="C180" t="s">
+        <v>241</v>
+      </c>
+      <c r="D180" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>198</v>
+      </c>
+      <c r="B181" t="s">
+        <v>46</v>
+      </c>
+      <c r="C181" t="s">
+        <v>242</v>
+      </c>
+      <c r="D181" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>199</v>
+      </c>
+      <c r="B182" t="s">
+        <v>21</v>
+      </c>
+      <c r="C182" t="s">
+        <v>243</v>
+      </c>
+      <c r="D182" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>200</v>
+      </c>
+      <c r="B183" t="s">
+        <v>36</v>
+      </c>
+      <c r="C183" t="s">
+        <v>244</v>
+      </c>
+      <c r="D183" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
+        <v>201</v>
+      </c>
+      <c r="B184" t="s">
+        <v>221</v>
+      </c>
+      <c r="C184" t="s">
+        <v>245</v>
+      </c>
+      <c r="D184" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185">
+        <v>202</v>
+      </c>
+      <c r="B185" t="s">
+        <v>24</v>
+      </c>
+      <c r="C185" t="s">
+        <v>246</v>
+      </c>
+      <c r="D185" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186">
+        <v>203</v>
+      </c>
+      <c r="B186" t="s">
+        <v>93</v>
+      </c>
+      <c r="C186" t="s">
+        <v>247</v>
+      </c>
+      <c r="D186" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187">
+        <v>204</v>
+      </c>
+      <c r="B187" t="s">
+        <v>38</v>
+      </c>
+      <c r="C187" t="s">
+        <v>248</v>
+      </c>
+      <c r="D187" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188">
+        <v>205</v>
+      </c>
+      <c r="B188" t="s">
+        <v>59</v>
+      </c>
+      <c r="C188" t="s">
+        <v>249</v>
+      </c>
+      <c r="D188" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189">
+        <v>206</v>
+      </c>
+      <c r="B189" t="s">
+        <v>131</v>
+      </c>
+      <c r="C189" t="s">
+        <v>250</v>
+      </c>
+      <c r="D189" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190">
+        <v>207</v>
+      </c>
+      <c r="B190" t="s">
+        <v>19</v>
+      </c>
+      <c r="C190" t="s">
+        <v>251</v>
+      </c>
+      <c r="D190" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191">
+        <v>208</v>
+      </c>
+      <c r="B191" t="s">
+        <v>253</v>
+      </c>
+      <c r="C191" t="s">
+        <v>254</v>
+      </c>
+      <c r="D191" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192">
+        <v>209</v>
+      </c>
+      <c r="B192" t="s">
+        <v>11</v>
+      </c>
+      <c r="C192" t="s">
+        <v>255</v>
+      </c>
+      <c r="D192" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193">
+        <v>210</v>
+      </c>
+      <c r="B193" t="s">
+        <v>30</v>
+      </c>
+      <c r="C193" t="s">
+        <v>256</v>
+      </c>
+      <c r="D193" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194">
+        <v>211</v>
+      </c>
+      <c r="B194" t="s">
+        <v>21</v>
+      </c>
+      <c r="C194" t="s">
+        <v>257</v>
+      </c>
+      <c r="D194" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195">
+        <v>212</v>
+      </c>
+      <c r="B195" t="s">
+        <v>21</v>
+      </c>
+      <c r="C195" t="s">
+        <v>258</v>
+      </c>
+      <c r="D195" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196">
+        <v>213</v>
+      </c>
+      <c r="B196" t="s">
+        <v>131</v>
+      </c>
+      <c r="C196" t="s">
+        <v>259</v>
+      </c>
+      <c r="D196" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197">
+        <v>214</v>
+      </c>
+      <c r="B197" t="s">
+        <v>30</v>
+      </c>
+      <c r="C197" t="s">
+        <v>260</v>
+      </c>
+      <c r="D197" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198">
+        <v>215</v>
+      </c>
+      <c r="B198" t="s">
+        <v>141</v>
+      </c>
+      <c r="C198" t="s">
+        <v>261</v>
+      </c>
+      <c r="D198" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199">
+        <v>216</v>
+      </c>
+      <c r="B199" t="s">
+        <v>59</v>
+      </c>
+      <c r="C199" t="s">
+        <v>262</v>
+      </c>
+      <c r="D199" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200">
+        <v>217</v>
+      </c>
+      <c r="B200" t="s">
+        <v>11</v>
+      </c>
+      <c r="C200" t="s">
+        <v>263</v>
+      </c>
+      <c r="D200" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201">
+        <v>218</v>
+      </c>
+      <c r="B201" t="s">
+        <v>30</v>
+      </c>
+      <c r="C201" t="s">
+        <v>264</v>
+      </c>
+      <c r="D201" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202">
+        <v>219</v>
+      </c>
+      <c r="B202" t="s">
+        <v>24</v>
+      </c>
+      <c r="C202" t="s">
+        <v>265</v>
+      </c>
+      <c r="D202" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203">
+        <v>220</v>
+      </c>
+      <c r="B203" t="s">
+        <v>59</v>
+      </c>
+      <c r="C203" t="s">
+        <v>266</v>
+      </c>
+      <c r="D203" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204">
+        <v>221</v>
+      </c>
+      <c r="B204" t="s">
+        <v>236</v>
+      </c>
+      <c r="C204" t="s">
+        <v>267</v>
+      </c>
+      <c r="D204" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205">
+        <v>222</v>
+      </c>
+      <c r="B205" t="s">
+        <v>268</v>
+      </c>
+      <c r="C205" t="s">
+        <v>269</v>
+      </c>
+      <c r="D205" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206">
+        <v>223</v>
+      </c>
+      <c r="B206" t="s">
+        <v>21</v>
+      </c>
+      <c r="C206" t="s">
+        <v>270</v>
+      </c>
+      <c r="D206" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207">
+        <v>224</v>
+      </c>
+      <c r="B207" t="s">
+        <v>24</v>
+      </c>
+      <c r="C207" t="s">
+        <v>271</v>
+      </c>
+      <c r="D207" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208">
+        <v>225</v>
+      </c>
+      <c r="B208" t="s">
+        <v>59</v>
+      </c>
+      <c r="C208" t="s">
+        <v>272</v>
+      </c>
+      <c r="D208" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209">
+        <v>226</v>
+      </c>
+      <c r="B209" t="s">
+        <v>21</v>
+      </c>
+      <c r="C209" t="s">
+        <v>273</v>
+      </c>
+      <c r="D209" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210">
+        <v>227</v>
+      </c>
+      <c r="B210" t="s">
+        <v>19</v>
+      </c>
+      <c r="C210" t="s">
+        <v>274</v>
+      </c>
+      <c r="D210" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211">
+        <v>228</v>
+      </c>
+      <c r="B211" t="s">
+        <v>194</v>
+      </c>
+      <c r="C211" t="s">
+        <v>275</v>
+      </c>
+      <c r="D211" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212">
+        <v>229</v>
+      </c>
+      <c r="B212" t="s">
+        <v>16</v>
+      </c>
+      <c r="C212" t="s">
+        <v>276</v>
+      </c>
+      <c r="D212" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213">
+        <v>230</v>
+      </c>
+      <c r="B213" t="s">
+        <v>21</v>
+      </c>
+      <c r="C213" t="s">
+        <v>277</v>
+      </c>
+      <c r="D213" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214">
+        <v>231</v>
+      </c>
+      <c r="B214" t="s">
+        <v>59</v>
+      </c>
+      <c r="C214" t="s">
+        <v>278</v>
+      </c>
+      <c r="D214" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215">
+        <v>232</v>
+      </c>
+      <c r="B215" t="s">
+        <v>279</v>
+      </c>
+      <c r="C215" t="s">
+        <v>280</v>
+      </c>
+      <c r="D215" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216">
+        <v>233</v>
+      </c>
+      <c r="B216" t="s">
+        <v>11</v>
+      </c>
+      <c r="C216" t="s">
+        <v>281</v>
+      </c>
+      <c r="D216" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217">
+        <v>235</v>
+      </c>
+      <c r="B217" t="s">
+        <v>282</v>
+      </c>
+      <c r="C217" t="s">
+        <v>283</v>
+      </c>
+      <c r="D217" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218">
+        <v>236</v>
+      </c>
+      <c r="B218" t="s">
+        <v>38</v>
+      </c>
+      <c r="C218" t="s">
+        <v>284</v>
+      </c>
+      <c r="D218" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219">
+        <v>237</v>
+      </c>
+      <c r="B219" t="s">
+        <v>24</v>
+      </c>
+      <c r="C219" t="s">
+        <v>285</v>
+      </c>
+      <c r="D219" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220">
+        <v>238</v>
+      </c>
+      <c r="B220" t="s">
+        <v>24</v>
+      </c>
+      <c r="C220" t="s">
+        <v>286</v>
+      </c>
+      <c r="D220" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221">
+        <v>239</v>
+      </c>
+      <c r="B221" t="s">
+        <v>38</v>
+      </c>
+      <c r="C221" t="s">
+        <v>287</v>
+      </c>
+      <c r="D221" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222">
+        <v>240</v>
+      </c>
+      <c r="B222" t="s">
+        <v>214</v>
+      </c>
+      <c r="C222" t="s">
+        <v>288</v>
+      </c>
+      <c r="D222" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223">
+        <v>241</v>
+      </c>
+      <c r="B223" t="s">
+        <v>56</v>
+      </c>
+      <c r="C223" t="s">
+        <v>289</v>
+      </c>
+      <c r="D223" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224">
+        <v>242</v>
+      </c>
+      <c r="B224" t="s">
+        <v>30</v>
+      </c>
+      <c r="C224" t="s">
+        <v>290</v>
+      </c>
+      <c r="D224" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225">
+        <v>243</v>
+      </c>
+      <c r="B225" t="s">
+        <v>38</v>
+      </c>
+      <c r="C225" t="s">
+        <v>291</v>
+      </c>
+      <c r="D225" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226">
+        <v>244</v>
+      </c>
+      <c r="B226" t="s">
+        <v>38</v>
+      </c>
+      <c r="C226" t="s">
+        <v>292</v>
+      </c>
+      <c r="D226" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227">
+        <v>245</v>
+      </c>
+      <c r="B227" t="s">
+        <v>4</v>
+      </c>
+      <c r="C227" t="s">
+        <v>293</v>
+      </c>
+      <c r="D227" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228">
+        <v>246</v>
+      </c>
+      <c r="B228" t="s">
+        <v>19</v>
+      </c>
+      <c r="C228" t="s">
+        <v>294</v>
+      </c>
+      <c r="D228" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229">
+        <v>247</v>
+      </c>
+      <c r="B229" t="s">
+        <v>295</v>
+      </c>
+      <c r="C229" t="s">
+        <v>296</v>
+      </c>
+      <c r="D229" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230">
+        <v>248</v>
+      </c>
+      <c r="B230" t="s">
+        <v>59</v>
+      </c>
+      <c r="C230" t="s">
+        <v>297</v>
+      </c>
+      <c r="D230" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231">
+        <v>249</v>
+      </c>
+      <c r="B231" t="s">
+        <v>19</v>
+      </c>
+      <c r="C231" t="s">
+        <v>298</v>
+      </c>
+      <c r="D231" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232">
+        <v>250</v>
+      </c>
+      <c r="B232" t="s">
+        <v>13</v>
+      </c>
+      <c r="C232" t="s">
+        <v>299</v>
+      </c>
+      <c r="D232" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233">
+        <v>251</v>
+      </c>
+      <c r="B233" t="s">
+        <v>36</v>
+      </c>
+      <c r="C233" t="s">
+        <v>300</v>
+      </c>
+      <c r="D233" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234">
+        <v>252</v>
+      </c>
+      <c r="B234" t="s">
+        <v>24</v>
+      </c>
+      <c r="C234" t="s">
+        <v>301</v>
+      </c>
+      <c r="D234" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235">
+        <v>253</v>
+      </c>
+      <c r="B235" t="s">
+        <v>88</v>
+      </c>
+      <c r="C235" t="s">
+        <v>302</v>
+      </c>
+      <c r="D235" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236">
+        <v>254</v>
+      </c>
+      <c r="B236" t="s">
+        <v>21</v>
+      </c>
+      <c r="C236" t="s">
+        <v>303</v>
+      </c>
+      <c r="D236" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237">
+        <v>255</v>
+      </c>
+      <c r="B237" t="s">
+        <v>304</v>
+      </c>
+      <c r="C237" t="s">
+        <v>305</v>
+      </c>
+      <c r="D237" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238">
+        <v>256</v>
+      </c>
+      <c r="B238" t="s">
+        <v>88</v>
+      </c>
+      <c r="C238" t="s">
+        <v>306</v>
+      </c>
+      <c r="D238" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239">
+        <v>257</v>
+      </c>
+      <c r="B239" t="s">
+        <v>59</v>
+      </c>
+      <c r="C239" t="s">
+        <v>307</v>
+      </c>
+      <c r="D239" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240">
+        <v>258</v>
+      </c>
+      <c r="B240" t="s">
+        <v>21</v>
+      </c>
+      <c r="C240" t="s">
+        <v>308</v>
+      </c>
+      <c r="D240" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241">
+        <v>259</v>
+      </c>
+      <c r="B241" t="s">
+        <v>19</v>
+      </c>
+      <c r="C241" t="s">
+        <v>309</v>
+      </c>
+      <c r="D241" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242">
+        <v>260</v>
+      </c>
+      <c r="B242" t="s">
+        <v>38</v>
+      </c>
+      <c r="C242" t="s">
+        <v>310</v>
+      </c>
+      <c r="D242" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243">
+        <v>261</v>
+      </c>
+      <c r="B243" t="s">
+        <v>16</v>
+      </c>
+      <c r="C243" t="s">
+        <v>311</v>
+      </c>
+      <c r="D243" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244">
+        <v>262</v>
+      </c>
+      <c r="B244" t="s">
+        <v>236</v>
+      </c>
+      <c r="C244" t="s">
+        <v>312</v>
+      </c>
+      <c r="D244" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245">
+        <v>263</v>
+      </c>
+      <c r="B245" t="s">
+        <v>194</v>
+      </c>
+      <c r="C245" t="s">
+        <v>313</v>
+      </c>
+      <c r="D245" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246">
+        <v>264</v>
+      </c>
+      <c r="B246" t="s">
+        <v>236</v>
+      </c>
+      <c r="C246" t="s">
+        <v>314</v>
+      </c>
+      <c r="D246" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247">
+        <v>265</v>
+      </c>
+      <c r="B247" t="s">
+        <v>186</v>
+      </c>
+      <c r="C247" t="s">
+        <v>315</v>
+      </c>
+      <c r="D247" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248">
+        <v>266</v>
+      </c>
+      <c r="B248" t="s">
+        <v>88</v>
+      </c>
+      <c r="C248" t="s">
+        <v>316</v>
+      </c>
+      <c r="D248" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249">
+        <v>267</v>
+      </c>
+      <c r="B249" t="s">
+        <v>11</v>
+      </c>
+      <c r="C249" t="s">
+        <v>317</v>
+      </c>
+      <c r="D249" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250">
+        <v>268</v>
+      </c>
+      <c r="B250" t="s">
+        <v>36</v>
+      </c>
+      <c r="C250" t="s">
+        <v>318</v>
+      </c>
+      <c r="D250" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251">
+        <v>269</v>
+      </c>
+      <c r="B251" t="s">
+        <v>141</v>
+      </c>
+      <c r="C251" t="s">
+        <v>319</v>
+      </c>
+      <c r="D251" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252">
+        <v>270</v>
+      </c>
+      <c r="B252" t="s">
+        <v>320</v>
+      </c>
+      <c r="C252" t="s">
+        <v>321</v>
+      </c>
+      <c r="D252" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253">
+        <v>271</v>
+      </c>
+      <c r="B253" t="s">
+        <v>24</v>
+      </c>
+      <c r="C253" t="s">
+        <v>322</v>
+      </c>
+      <c r="D253" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254">
+        <v>272</v>
+      </c>
+      <c r="B254" t="s">
+        <v>24</v>
+      </c>
+      <c r="C254" t="s">
+        <v>323</v>
+      </c>
+      <c r="D254" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255">
+        <v>273</v>
+      </c>
+      <c r="B255" t="s">
+        <v>24</v>
+      </c>
+      <c r="C255" t="s">
+        <v>324</v>
+      </c>
+      <c r="D255" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256">
+        <v>275</v>
+      </c>
+      <c r="B256" t="s">
+        <v>19</v>
+      </c>
+      <c r="C256" t="s">
+        <v>325</v>
+      </c>
+      <c r="D256" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257">
+        <v>276</v>
+      </c>
+      <c r="B257" t="s">
+        <v>16</v>
+      </c>
+      <c r="C257" t="s">
+        <v>326</v>
+      </c>
+      <c r="D257" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258">
+        <v>277</v>
+      </c>
+      <c r="B258" t="s">
+        <v>184</v>
+      </c>
+      <c r="C258" t="s">
+        <v>327</v>
+      </c>
+      <c r="D258" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259">
+        <v>278</v>
+      </c>
+      <c r="B259" t="s">
+        <v>38</v>
+      </c>
+      <c r="C259" t="s">
+        <v>328</v>
+      </c>
+      <c r="D259" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260">
+        <v>279</v>
+      </c>
+      <c r="B260" t="s">
+        <v>170</v>
+      </c>
+      <c r="C260" t="s">
+        <v>329</v>
+      </c>
+      <c r="D260" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261">
+        <v>280</v>
+      </c>
+      <c r="B261" t="s">
+        <v>88</v>
+      </c>
+      <c r="C261" t="s">
+        <v>330</v>
+      </c>
+      <c r="D261" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262">
+        <v>281</v>
+      </c>
+      <c r="B262" t="s">
+        <v>30</v>
+      </c>
+      <c r="C262" t="s">
+        <v>331</v>
+      </c>
+      <c r="D262" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263">
+        <v>282</v>
+      </c>
+      <c r="B263" t="s">
+        <v>38</v>
+      </c>
+      <c r="C263" t="s">
+        <v>332</v>
+      </c>
+      <c r="D263" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264">
+        <v>283</v>
+      </c>
+      <c r="B264" t="s">
+        <v>104</v>
+      </c>
+      <c r="C264" t="s">
+        <v>333</v>
+      </c>
+      <c r="D264" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265">
+        <v>284</v>
+      </c>
+      <c r="B265" t="s">
+        <v>334</v>
+      </c>
+      <c r="C265" t="s">
+        <v>335</v>
+      </c>
+      <c r="D265" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266">
+        <v>285</v>
+      </c>
+      <c r="B266" t="s">
+        <v>121</v>
+      </c>
+      <c r="C266" t="s">
+        <v>336</v>
+      </c>
+      <c r="D266" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267">
+        <v>286</v>
+      </c>
+      <c r="B267" t="s">
+        <v>104</v>
+      </c>
+      <c r="C267" t="s">
+        <v>337</v>
+      </c>
+      <c r="D267" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268">
+        <v>287</v>
+      </c>
+      <c r="B268" t="s">
+        <v>59</v>
+      </c>
+      <c r="C268" t="s">
+        <v>338</v>
+      </c>
+      <c r="D268" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269">
+        <v>288</v>
+      </c>
+      <c r="B269" t="s">
+        <v>141</v>
+      </c>
+      <c r="C269" t="s">
+        <v>339</v>
+      </c>
+      <c r="D269" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270">
+        <v>289</v>
+      </c>
+      <c r="B270" t="s">
+        <v>16</v>
+      </c>
+      <c r="C270" t="s">
+        <v>340</v>
+      </c>
+      <c r="D270" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271">
+        <v>290</v>
+      </c>
+      <c r="B271" t="s">
+        <v>11</v>
+      </c>
+      <c r="C271" t="s">
+        <v>341</v>
+      </c>
+      <c r="D271" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272">
+        <v>291</v>
+      </c>
+      <c r="B272" t="s">
+        <v>21</v>
+      </c>
+      <c r="C272" t="s">
+        <v>342</v>
+      </c>
+      <c r="D272" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273">
+        <v>292</v>
+      </c>
+      <c r="B273" t="s">
+        <v>21</v>
+      </c>
+      <c r="C273" t="s">
+        <v>343</v>
+      </c>
+      <c r="D273" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274">
+        <v>293</v>
+      </c>
+      <c r="B274" t="s">
+        <v>184</v>
+      </c>
+      <c r="C274" t="s">
+        <v>344</v>
+      </c>
+      <c r="D274" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275">
+        <v>295</v>
+      </c>
+      <c r="B275" t="s">
+        <v>320</v>
+      </c>
+      <c r="C275" t="s">
+        <v>345</v>
+      </c>
+      <c r="D275" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276">
+        <v>296</v>
+      </c>
+      <c r="B276" t="s">
+        <v>88</v>
+      </c>
+      <c r="C276" t="s">
+        <v>346</v>
+      </c>
+      <c r="D276" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277">
+        <v>297</v>
+      </c>
+      <c r="B277" t="s">
+        <v>16</v>
+      </c>
+      <c r="C277" t="s">
+        <v>347</v>
+      </c>
+      <c r="D277" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278">
+        <v>298</v>
+      </c>
+      <c r="B278" t="s">
+        <v>11</v>
+      </c>
+      <c r="C278" t="s">
+        <v>348</v>
+      </c>
+      <c r="D278" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279">
+        <v>299</v>
+      </c>
+      <c r="B279" t="s">
+        <v>100</v>
+      </c>
+      <c r="C279" t="s">
+        <v>349</v>
+      </c>
+      <c r="D279" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280">
+        <v>300</v>
+      </c>
+      <c r="B280" t="s">
+        <v>236</v>
+      </c>
+      <c r="C280" t="s">
+        <v>350</v>
+      </c>
+      <c r="D280" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281">
+        <v>301</v>
+      </c>
+      <c r="B281" t="s">
+        <v>16</v>
+      </c>
+      <c r="C281" t="s">
+        <v>351</v>
+      </c>
+      <c r="D281" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282">
+        <v>302</v>
+      </c>
+      <c r="B282" t="s">
+        <v>21</v>
+      </c>
+      <c r="C282" t="s">
+        <v>352</v>
+      </c>
+      <c r="D282" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283">
+        <v>303</v>
+      </c>
+      <c r="B283" t="s">
+        <v>24</v>
+      </c>
+      <c r="C283" t="s">
+        <v>353</v>
+      </c>
+      <c r="D283" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284">
+        <v>304</v>
+      </c>
+      <c r="B284" t="s">
+        <v>56</v>
+      </c>
+      <c r="C284" t="s">
+        <v>354</v>
+      </c>
+      <c r="D284" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285">
+        <v>305</v>
+      </c>
+      <c r="B285" t="s">
+        <v>304</v>
+      </c>
+      <c r="C285" t="s">
+        <v>355</v>
+      </c>
+      <c r="D285" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286">
+        <v>306</v>
+      </c>
+      <c r="B286" t="s">
+        <v>236</v>
+      </c>
+      <c r="C286" t="s">
+        <v>356</v>
+      </c>
+      <c r="D286" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287">
+        <v>307</v>
+      </c>
+      <c r="B287" t="s">
+        <v>16</v>
+      </c>
+      <c r="C287" t="s">
+        <v>357</v>
+      </c>
+      <c r="D287" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288">
+        <v>308</v>
+      </c>
+      <c r="B288" t="s">
+        <v>359</v>
+      </c>
+      <c r="C288" t="s">
+        <v>360</v>
+      </c>
+      <c r="D288" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289">
+        <v>309</v>
+      </c>
+      <c r="B289" t="s">
+        <v>59</v>
+      </c>
+      <c r="C289" t="s">
+        <v>361</v>
+      </c>
+      <c r="D289" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290">
+        <v>310</v>
+      </c>
+      <c r="B290" t="s">
+        <v>320</v>
+      </c>
+      <c r="C290" t="s">
+        <v>362</v>
+      </c>
+      <c r="D290" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291">
+        <v>311</v>
+      </c>
+      <c r="B291" t="s">
+        <v>93</v>
+      </c>
+      <c r="C291" t="s">
+        <v>363</v>
+      </c>
+      <c r="D291" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292">
+        <v>312</v>
+      </c>
+      <c r="B292" t="s">
+        <v>364</v>
+      </c>
+      <c r="C292" t="s">
+        <v>365</v>
+      </c>
+      <c r="D292" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293">
+        <v>313</v>
+      </c>
+      <c r="B293" t="s">
+        <v>36</v>
+      </c>
+      <c r="C293" t="s">
+        <v>366</v>
+      </c>
+      <c r="D293" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294">
+        <v>314</v>
+      </c>
+      <c r="B294" t="s">
+        <v>236</v>
+      </c>
+      <c r="C294" t="s">
+        <v>367</v>
+      </c>
+      <c r="D294" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295">
+        <v>315</v>
+      </c>
+      <c r="B295" t="s">
+        <v>75</v>
+      </c>
+      <c r="C295" t="s">
+        <v>368</v>
+      </c>
+      <c r="D295" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296">
+        <v>317</v>
+      </c>
+      <c r="B296" t="s">
+        <v>214</v>
+      </c>
+      <c r="C296" t="s">
+        <v>369</v>
+      </c>
+      <c r="D296" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297">
+        <v>320</v>
+      </c>
+      <c r="B297" t="s">
+        <v>21</v>
+      </c>
+      <c r="C297" t="s">
+        <v>370</v>
+      </c>
+      <c r="D297" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298">
+        <v>321</v>
+      </c>
+      <c r="B298" t="s">
+        <v>21</v>
+      </c>
+      <c r="C298" t="s">
+        <v>371</v>
+      </c>
+      <c r="D298" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299">
+        <v>322</v>
+      </c>
+      <c r="B299" t="s">
+        <v>21</v>
+      </c>
+      <c r="C299" t="s">
+        <v>372</v>
+      </c>
+      <c r="D299" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300">
+        <v>323</v>
+      </c>
+      <c r="B300" t="s">
+        <v>16</v>
+      </c>
+      <c r="C300" t="s">
+        <v>373</v>
+      </c>
+      <c r="D300" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301">
+        <v>324</v>
+      </c>
+      <c r="B301" t="s">
+        <v>21</v>
+      </c>
+      <c r="C301" t="s">
+        <v>374</v>
+      </c>
+      <c r="D301" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302">
+        <v>325</v>
+      </c>
+      <c r="B302" t="s">
+        <v>30</v>
+      </c>
+      <c r="C302" t="s">
+        <v>375</v>
+      </c>
+      <c r="D302" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303">
+        <v>326</v>
+      </c>
+      <c r="B303" t="s">
+        <v>36</v>
+      </c>
+      <c r="C303" t="s">
+        <v>376</v>
+      </c>
+      <c r="D303" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304">
+        <v>327</v>
+      </c>
+      <c r="B304" t="s">
+        <v>377</v>
+      </c>
+      <c r="C304" t="s">
+        <v>378</v>
+      </c>
+      <c r="D304" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305">
+        <v>328</v>
+      </c>
+      <c r="B305" t="s">
+        <v>13</v>
+      </c>
+      <c r="C305" t="s">
+        <v>379</v>
+      </c>
+      <c r="D305" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306">
+        <v>330</v>
+      </c>
+      <c r="B306" t="s">
+        <v>36</v>
+      </c>
+      <c r="C306" t="s">
+        <v>380</v>
+      </c>
+      <c r="D306" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307">
+        <v>331</v>
+      </c>
+      <c r="B307" t="s">
+        <v>24</v>
+      </c>
+      <c r="C307" t="s">
+        <v>381</v>
+      </c>
+      <c r="D307" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308">
+        <v>332</v>
+      </c>
+      <c r="B308" t="s">
+        <v>36</v>
+      </c>
+      <c r="C308" t="s">
+        <v>382</v>
+      </c>
+      <c r="D308" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309">
+        <v>333</v>
+      </c>
+      <c r="B309" t="s">
+        <v>88</v>
+      </c>
+      <c r="C309" t="s">
+        <v>383</v>
+      </c>
+      <c r="D309" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310">
+        <v>334</v>
+      </c>
+      <c r="B310" t="s">
+        <v>11</v>
+      </c>
+      <c r="C310" t="s">
+        <v>384</v>
+      </c>
+      <c r="D310" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311">
+        <v>335</v>
+      </c>
+      <c r="B311" t="s">
+        <v>36</v>
+      </c>
+      <c r="C311" t="s">
+        <v>385</v>
+      </c>
+      <c r="D311" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312">
+        <v>336</v>
+      </c>
+      <c r="B312" t="s">
+        <v>320</v>
+      </c>
+      <c r="C312" t="s">
+        <v>386</v>
+      </c>
+      <c r="D312" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313">
+        <v>337</v>
+      </c>
+      <c r="B313" t="s">
+        <v>104</v>
+      </c>
+      <c r="C313" t="s">
+        <v>387</v>
+      </c>
+      <c r="D313" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314">
+        <v>338</v>
+      </c>
+      <c r="B314" t="s">
+        <v>128</v>
+      </c>
+      <c r="C314" t="s">
+        <v>388</v>
+      </c>
+      <c r="D314" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315">
+        <v>339</v>
+      </c>
+      <c r="B315" t="s">
+        <v>128</v>
+      </c>
+      <c r="C315" t="s">
+        <v>389</v>
+      </c>
+      <c r="D315" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316">
+        <v>340</v>
+      </c>
+      <c r="B316" t="s">
+        <v>390</v>
+      </c>
+      <c r="C316" t="s">
+        <v>391</v>
+      </c>
+      <c r="D316" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317">
+        <v>341</v>
+      </c>
+      <c r="B317" t="s">
+        <v>40</v>
+      </c>
+      <c r="C317" t="s">
+        <v>392</v>
+      </c>
+      <c r="D317" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318">
+        <v>342</v>
+      </c>
+      <c r="B318" t="s">
+        <v>88</v>
+      </c>
+      <c r="C318" t="s">
+        <v>393</v>
+      </c>
+      <c r="D318" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319">
+        <v>343</v>
+      </c>
+      <c r="B319" t="s">
+        <v>16</v>
+      </c>
+      <c r="C319" t="s">
+        <v>394</v>
+      </c>
+      <c r="D319" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320">
+        <v>344</v>
+      </c>
+      <c r="B320" t="s">
+        <v>7</v>
+      </c>
+      <c r="C320" t="s">
+        <v>395</v>
+      </c>
+      <c r="D320" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321">
+        <v>345</v>
+      </c>
+      <c r="B321" t="s">
+        <v>36</v>
+      </c>
+      <c r="C321" t="s">
+        <v>396</v>
+      </c>
+      <c r="D321" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322">
+        <v>346</v>
+      </c>
+      <c r="B322" t="s">
+        <v>141</v>
+      </c>
+      <c r="C322" t="s">
+        <v>397</v>
+      </c>
+      <c r="D322" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323">
+        <v>347</v>
+      </c>
+      <c r="B323" t="s">
+        <v>54</v>
+      </c>
+      <c r="C323" t="s">
+        <v>398</v>
+      </c>
+      <c r="D323" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324">
+        <v>348</v>
+      </c>
+      <c r="B324" t="s">
+        <v>19</v>
+      </c>
+      <c r="C324" t="s">
+        <v>399</v>
+      </c>
+      <c r="D324" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325">
+        <v>349</v>
+      </c>
+      <c r="B325" t="s">
+        <v>19</v>
+      </c>
+      <c r="C325" t="s">
+        <v>400</v>
+      </c>
+      <c r="D325" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326">
+        <v>350</v>
+      </c>
+      <c r="B326" t="s">
+        <v>30</v>
+      </c>
+      <c r="C326" t="s">
+        <v>401</v>
+      </c>
+      <c r="D326" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327">
+        <v>351</v>
+      </c>
+      <c r="B327" t="s">
+        <v>131</v>
+      </c>
+      <c r="C327" t="s">
+        <v>402</v>
+      </c>
+      <c r="D327" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328">
+        <v>352</v>
+      </c>
+      <c r="B328" t="s">
+        <v>21</v>
+      </c>
+      <c r="C328" t="s">
+        <v>403</v>
+      </c>
+      <c r="D328" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329">
+        <v>353</v>
+      </c>
+      <c r="B329" t="s">
+        <v>184</v>
+      </c>
+      <c r="C329" t="s">
+        <v>404</v>
+      </c>
+      <c r="D329" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330">
+        <v>354</v>
+      </c>
+      <c r="B330" t="s">
+        <v>11</v>
+      </c>
+      <c r="C330" t="s">
+        <v>405</v>
+      </c>
+      <c r="D330" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331">
+        <v>356</v>
+      </c>
+      <c r="B331" t="s">
+        <v>36</v>
+      </c>
+      <c r="C331" t="s">
+        <v>406</v>
+      </c>
+      <c r="D331" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332">
+        <v>357</v>
+      </c>
+      <c r="B332" t="s">
+        <v>24</v>
+      </c>
+      <c r="C332" t="s">
+        <v>407</v>
+      </c>
+      <c r="D332" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333">
+        <v>359</v>
+      </c>
+      <c r="B333" t="s">
+        <v>408</v>
+      </c>
+      <c r="C333" t="s">
+        <v>409</v>
+      </c>
+      <c r="D333" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334">
+        <v>361</v>
+      </c>
+      <c r="B334" t="s">
+        <v>88</v>
+      </c>
+      <c r="C334" t="s">
+        <v>410</v>
+      </c>
+      <c r="D334" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335">
+        <v>362</v>
+      </c>
+      <c r="B335" t="s">
+        <v>36</v>
+      </c>
+      <c r="C335" t="s">
+        <v>411</v>
+      </c>
+      <c r="D335" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336">
+        <v>363</v>
+      </c>
+      <c r="B336" t="s">
+        <v>36</v>
+      </c>
+      <c r="C336" t="s">
+        <v>412</v>
+      </c>
+      <c r="D336" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337">
+        <v>365</v>
+      </c>
+      <c r="B337" t="s">
+        <v>24</v>
+      </c>
+      <c r="C337" t="s">
+        <v>413</v>
+      </c>
+      <c r="D337" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338">
+        <v>366</v>
+      </c>
+      <c r="B338" t="s">
+        <v>88</v>
+      </c>
+      <c r="C338" t="s">
+        <v>414</v>
+      </c>
+      <c r="D338" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339">
+        <v>367</v>
+      </c>
+      <c r="B339" t="s">
+        <v>19</v>
+      </c>
+      <c r="C339" t="s">
+        <v>415</v>
+      </c>
+      <c r="D339" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340">
+        <v>368</v>
+      </c>
+      <c r="B340" t="s">
+        <v>416</v>
+      </c>
+      <c r="C340" t="s">
+        <v>417</v>
+      </c>
+      <c r="D340" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341">
+        <v>369</v>
+      </c>
+      <c r="B341" t="s">
+        <v>377</v>
+      </c>
+      <c r="C341" t="s">
+        <v>418</v>
+      </c>
+      <c r="D341" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342">
+        <v>370</v>
+      </c>
+      <c r="B342" t="s">
+        <v>11</v>
+      </c>
+      <c r="C342" t="s">
+        <v>419</v>
+      </c>
+      <c r="D342" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343">
+        <v>371</v>
+      </c>
+      <c r="B343" t="s">
+        <v>131</v>
+      </c>
+      <c r="C343" t="s">
+        <v>420</v>
+      </c>
+      <c r="D343" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344">
+        <v>372</v>
+      </c>
+      <c r="B344" t="s">
+        <v>30</v>
+      </c>
+      <c r="C344" t="s">
+        <v>421</v>
+      </c>
+      <c r="D344" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345">
+        <v>373</v>
+      </c>
+      <c r="B345" t="s">
+        <v>128</v>
+      </c>
+      <c r="C345" t="s">
+        <v>422</v>
+      </c>
+      <c r="D345" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346">
+        <v>374</v>
+      </c>
+      <c r="B346" t="s">
+        <v>268</v>
+      </c>
+      <c r="C346" t="s">
+        <v>423</v>
+      </c>
+      <c r="D346" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347">
+        <v>375</v>
+      </c>
+      <c r="B347" t="s">
+        <v>253</v>
+      </c>
+      <c r="C347" t="s">
+        <v>424</v>
+      </c>
+      <c r="D347" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348">
+        <v>376</v>
+      </c>
+      <c r="B348" t="s">
+        <v>36</v>
+      </c>
+      <c r="C348" t="s">
+        <v>425</v>
+      </c>
+      <c r="D348" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349">
+        <v>377</v>
+      </c>
+      <c r="B349" t="s">
+        <v>16</v>
+      </c>
+      <c r="C349" t="s">
+        <v>426</v>
+      </c>
+      <c r="D349" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350">
+        <v>378</v>
+      </c>
+      <c r="B350" t="s">
+        <v>121</v>
+      </c>
+      <c r="C350" t="s">
+        <v>427</v>
+      </c>
+      <c r="D350" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351">
+        <v>379</v>
+      </c>
+      <c r="B351" t="s">
+        <v>16</v>
+      </c>
+      <c r="C351" t="s">
+        <v>428</v>
+      </c>
+      <c r="D351" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352">
+        <v>380</v>
+      </c>
+      <c r="B352" t="s">
+        <v>131</v>
+      </c>
+      <c r="C352" t="s">
+        <v>429</v>
+      </c>
+      <c r="D352" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353">
+        <v>381</v>
+      </c>
+      <c r="B353" t="s">
+        <v>16</v>
+      </c>
+      <c r="C353" t="s">
+        <v>430</v>
+      </c>
+      <c r="D353" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354">
+        <v>382</v>
+      </c>
+      <c r="B354" t="s">
+        <v>11</v>
+      </c>
+      <c r="C354" t="s">
+        <v>431</v>
+      </c>
+      <c r="D354" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355">
+        <v>383</v>
+      </c>
+      <c r="B355" t="s">
+        <v>253</v>
+      </c>
+      <c r="C355" t="s">
+        <v>432</v>
+      </c>
+      <c r="D355" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356">
+        <v>384</v>
+      </c>
+      <c r="B356" t="s">
+        <v>194</v>
+      </c>
+      <c r="C356" t="s">
+        <v>433</v>
+      </c>
+      <c r="D356" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357">
+        <v>385</v>
+      </c>
+      <c r="B357" t="s">
+        <v>36</v>
+      </c>
+      <c r="C357" t="s">
+        <v>434</v>
+      </c>
+      <c r="D357" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358">
+        <v>386</v>
+      </c>
+      <c r="B358" t="s">
+        <v>11</v>
+      </c>
+      <c r="C358" t="s">
+        <v>435</v>
+      </c>
+      <c r="D358" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359">
+        <v>387</v>
+      </c>
+      <c r="B359" t="s">
+        <v>24</v>
+      </c>
+      <c r="C359" t="s">
+        <v>436</v>
+      </c>
+      <c r="D359" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360">
+        <v>388</v>
+      </c>
+      <c r="B360" t="s">
+        <v>59</v>
+      </c>
+      <c r="C360" t="s">
+        <v>437</v>
+      </c>
+      <c r="D360" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361">
+        <v>389</v>
+      </c>
+      <c r="B361" t="s">
+        <v>38</v>
+      </c>
+      <c r="C361" t="s">
+        <v>438</v>
+      </c>
+      <c r="D361" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362">
+        <v>390</v>
+      </c>
+      <c r="B362" t="s">
+        <v>19</v>
+      </c>
+      <c r="C362" t="s">
+        <v>439</v>
+      </c>
+      <c r="D362" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363">
+        <v>391</v>
+      </c>
+      <c r="B363" t="s">
+        <v>88</v>
+      </c>
+      <c r="C363" t="s">
+        <v>440</v>
+      </c>
+      <c r="D363" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364">
+        <v>392</v>
+      </c>
+      <c r="B364" t="s">
+        <v>16</v>
+      </c>
+      <c r="C364" t="s">
+        <v>441</v>
+      </c>
+      <c r="D364" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365">
+        <v>394</v>
+      </c>
+      <c r="B365" t="s">
+        <v>141</v>
+      </c>
+      <c r="C365" t="s">
+        <v>442</v>
+      </c>
+      <c r="D365" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366">
+        <v>396</v>
+      </c>
+      <c r="B366" t="s">
+        <v>11</v>
+      </c>
+      <c r="C366" t="s">
+        <v>443</v>
+      </c>
+      <c r="D366" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367">
+        <v>397</v>
+      </c>
+      <c r="B367" t="s">
+        <v>16</v>
+      </c>
+      <c r="C367" t="s">
+        <v>444</v>
+      </c>
+      <c r="D367" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368">
+        <v>398</v>
+      </c>
+      <c r="B368" t="s">
+        <v>38</v>
+      </c>
+      <c r="C368" t="s">
+        <v>445</v>
+      </c>
+      <c r="D368" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369">
+        <v>399</v>
+      </c>
+      <c r="B369" t="s">
+        <v>26</v>
+      </c>
+      <c r="C369" t="s">
+        <v>446</v>
+      </c>
+      <c r="D369" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370">
+        <v>400</v>
+      </c>
+      <c r="B370" t="s">
+        <v>26</v>
+      </c>
+      <c r="C370" t="s">
+        <v>447</v>
+      </c>
+      <c r="D370" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371">
+        <v>401</v>
+      </c>
+      <c r="B371" t="s">
+        <v>16</v>
+      </c>
+      <c r="C371" t="s">
+        <v>449</v>
+      </c>
+      <c r="D371" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372">
+        <v>402</v>
+      </c>
+      <c r="B372" t="s">
+        <v>24</v>
+      </c>
+      <c r="C372" t="s">
+        <v>450</v>
+      </c>
+      <c r="D372" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373">
+        <v>403</v>
+      </c>
+      <c r="B373" t="s">
+        <v>104</v>
+      </c>
+      <c r="C373" t="s">
+        <v>451</v>
+      </c>
+      <c r="D373" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374">
+        <v>404</v>
+      </c>
+      <c r="B374" t="s">
+        <v>63</v>
+      </c>
+      <c r="C374" t="s">
+        <v>453</v>
+      </c>
+      <c r="D374" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375">
+        <v>405</v>
+      </c>
+      <c r="B375" t="s">
+        <v>30</v>
+      </c>
+      <c r="C375" t="s">
+        <v>454</v>
+      </c>
+      <c r="D375" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376">
+        <v>406</v>
+      </c>
+      <c r="B376" t="s">
+        <v>19</v>
+      </c>
+      <c r="C376" t="s">
+        <v>455</v>
+      </c>
+      <c r="D376" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377">
+        <v>408</v>
+      </c>
+      <c r="B377" t="s">
+        <v>11</v>
+      </c>
+      <c r="C377" t="s">
+        <v>456</v>
+      </c>
+      <c r="D377" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378">
+        <v>409</v>
+      </c>
+      <c r="B378" t="s">
+        <v>24</v>
+      </c>
+      <c r="C378" t="s">
+        <v>457</v>
+      </c>
+      <c r="D378" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379">
+        <v>410</v>
+      </c>
+      <c r="B379" t="s">
+        <v>13</v>
+      </c>
+      <c r="C379" t="s">
+        <v>458</v>
+      </c>
+      <c r="D379" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380">
+        <v>411</v>
+      </c>
+      <c r="B380" t="s">
+        <v>104</v>
+      </c>
+      <c r="C380" t="s">
+        <v>459</v>
+      </c>
+      <c r="D380" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381">
+        <v>412</v>
+      </c>
+      <c r="B381" t="s">
+        <v>460</v>
+      </c>
+      <c r="C381" t="s">
+        <v>461</v>
+      </c>
+      <c r="D381" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382">
+        <v>413</v>
+      </c>
+      <c r="B382" t="s">
+        <v>36</v>
+      </c>
+      <c r="C382" t="s">
+        <v>462</v>
+      </c>
+      <c r="D382" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383">
+        <v>414</v>
+      </c>
+      <c r="B383" t="s">
+        <v>184</v>
+      </c>
+      <c r="C383" t="s">
+        <v>463</v>
+      </c>
+      <c r="D383" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384">
+        <v>415</v>
+      </c>
+      <c r="B384" t="s">
+        <v>88</v>
+      </c>
+      <c r="C384" t="s">
+        <v>464</v>
+      </c>
+      <c r="D384" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385">
+        <v>416</v>
+      </c>
+      <c r="B385" t="s">
+        <v>59</v>
+      </c>
+      <c r="C385" t="s">
+        <v>465</v>
+      </c>
+      <c r="D385" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386">
+        <v>417</v>
+      </c>
+      <c r="B386" t="s">
+        <v>268</v>
+      </c>
+      <c r="C386" t="s">
+        <v>466</v>
+      </c>
+      <c r="D386" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387">
+        <v>418</v>
+      </c>
+      <c r="B387" t="s">
+        <v>268</v>
+      </c>
+      <c r="C387" t="s">
+        <v>467</v>
+      </c>
+      <c r="D387" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388">
+        <v>419</v>
+      </c>
+      <c r="B388" t="s">
+        <v>131</v>
+      </c>
+      <c r="C388" t="s">
+        <v>468</v>
+      </c>
+      <c r="D388" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389">
+        <v>420</v>
+      </c>
+      <c r="B389" t="s">
+        <v>24</v>
+      </c>
+      <c r="C389" t="s">
+        <v>469</v>
+      </c>
+      <c r="D389" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390">
+        <v>421</v>
+      </c>
+      <c r="B390" t="s">
+        <v>470</v>
+      </c>
+      <c r="C390" t="s">
+        <v>471</v>
+      </c>
+      <c r="D390" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391">
+        <v>422</v>
+      </c>
+      <c r="B391" t="s">
+        <v>131</v>
+      </c>
+      <c r="C391" t="s">
+        <v>472</v>
+      </c>
+      <c r="D391" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392">
+        <v>423</v>
+      </c>
+      <c r="B392" t="s">
+        <v>13</v>
+      </c>
+      <c r="C392" t="s">
+        <v>473</v>
+      </c>
+      <c r="D392" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393">
+        <v>424</v>
+      </c>
+      <c r="B393" t="s">
+        <v>88</v>
+      </c>
+      <c r="C393" t="s">
+        <v>474</v>
+      </c>
+      <c r="D393" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394">
+        <v>425</v>
+      </c>
+      <c r="B394" t="s">
+        <v>88</v>
+      </c>
+      <c r="C394" t="s">
+        <v>475</v>
+      </c>
+      <c r="D394" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395">
+        <v>426</v>
+      </c>
+      <c r="B395" t="s">
+        <v>59</v>
+      </c>
+      <c r="C395" t="s">
+        <v>476</v>
+      </c>
+      <c r="D395" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396">
+        <v>428</v>
+      </c>
+      <c r="B396" t="s">
+        <v>11</v>
+      </c>
+      <c r="C396" t="s">
+        <v>477</v>
+      </c>
+      <c r="D396" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397">
+        <v>429</v>
+      </c>
+      <c r="B397" t="s">
+        <v>21</v>
+      </c>
+      <c r="C397" t="s">
+        <v>478</v>
+      </c>
+      <c r="D397" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398">
+        <v>430</v>
+      </c>
+      <c r="B398" t="s">
+        <v>104</v>
+      </c>
+      <c r="C398" t="s">
+        <v>479</v>
+      </c>
+      <c r="D398" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399">
+        <v>431</v>
+      </c>
+      <c r="B399" t="s">
+        <v>131</v>
+      </c>
+      <c r="C399" t="s">
+        <v>480</v>
+      </c>
+      <c r="D399" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400">
+        <v>432</v>
+      </c>
+      <c r="B400" t="s">
+        <v>253</v>
+      </c>
+      <c r="C400" t="s">
+        <v>481</v>
+      </c>
+      <c r="D400" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401">
+        <v>433</v>
+      </c>
+      <c r="B401" t="s">
+        <v>38</v>
+      </c>
+      <c r="C401" t="s">
+        <v>482</v>
+      </c>
+      <c r="D401" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402">
+        <v>434</v>
+      </c>
+      <c r="B402" t="s">
+        <v>121</v>
+      </c>
+      <c r="C402" t="s">
+        <v>483</v>
+      </c>
+      <c r="D402" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403">
+        <v>435</v>
+      </c>
+      <c r="B403" t="s">
+        <v>128</v>
+      </c>
+      <c r="C403" t="s">
+        <v>484</v>
+      </c>
+      <c r="D403" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404">
+        <v>436</v>
+      </c>
+      <c r="B404" t="s">
+        <v>121</v>
+      </c>
+      <c r="C404" t="s">
+        <v>485</v>
+      </c>
+      <c r="D404" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405">
+        <v>437</v>
+      </c>
+      <c r="B405" t="s">
+        <v>131</v>
+      </c>
+      <c r="C405" t="s">
+        <v>486</v>
+      </c>
+      <c r="D405" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406">
+        <v>438</v>
+      </c>
+      <c r="B406" t="s">
+        <v>30</v>
+      </c>
+      <c r="C406" t="s">
+        <v>487</v>
+      </c>
+      <c r="D406" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407">
+        <v>439</v>
+      </c>
+      <c r="B407" t="s">
+        <v>11</v>
+      </c>
+      <c r="C407" t="s">
+        <v>488</v>
+      </c>
+      <c r="D407" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408">
+        <v>440</v>
+      </c>
+      <c r="B408" t="s">
+        <v>16</v>
+      </c>
+      <c r="C408" t="s">
+        <v>489</v>
+      </c>
+      <c r="D408" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409">
+        <v>441</v>
+      </c>
+      <c r="B409" t="s">
+        <v>490</v>
+      </c>
+      <c r="C409" t="s">
+        <v>491</v>
+      </c>
+      <c r="D409" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410">
+        <v>442</v>
+      </c>
+      <c r="B410" t="s">
+        <v>21</v>
+      </c>
+      <c r="C410" t="s">
+        <v>492</v>
+      </c>
+      <c r="D410" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411">
+        <v>443</v>
+      </c>
+      <c r="B411" t="s">
+        <v>24</v>
+      </c>
+      <c r="C411" t="s">
+        <v>493</v>
+      </c>
+      <c r="D411" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412">
+        <v>444</v>
+      </c>
+      <c r="B412" t="s">
+        <v>13</v>
+      </c>
+      <c r="C412" t="s">
+        <v>494</v>
+      </c>
+      <c r="D412" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413">
+        <v>445</v>
+      </c>
+      <c r="B413" t="s">
+        <v>141</v>
+      </c>
+      <c r="C413" t="s">
+        <v>495</v>
+      </c>
+      <c r="D413" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414">
+        <v>447</v>
+      </c>
+      <c r="B414" t="s">
+        <v>253</v>
+      </c>
+      <c r="C414" t="s">
+        <v>496</v>
+      </c>
+      <c r="D414" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415">
+        <v>448</v>
+      </c>
+      <c r="B415" t="s">
+        <v>11</v>
+      </c>
+      <c r="C415" t="s">
+        <v>497</v>
+      </c>
+      <c r="D415" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416">
+        <v>450</v>
+      </c>
+      <c r="B416" t="s">
+        <v>390</v>
+      </c>
+      <c r="C416" t="s">
+        <v>498</v>
+      </c>
+      <c r="D416" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417">
+        <v>451</v>
+      </c>
+      <c r="B417" t="s">
+        <v>128</v>
+      </c>
+      <c r="C417" t="s">
+        <v>499</v>
+      </c>
+      <c r="D417" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418">
+        <v>452</v>
+      </c>
+      <c r="B418" t="s">
+        <v>19</v>
+      </c>
+      <c r="C418" t="s">
+        <v>500</v>
+      </c>
+      <c r="D418" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419">
+        <v>453</v>
+      </c>
+      <c r="B419" t="s">
+        <v>19</v>
+      </c>
+      <c r="C419" t="s">
+        <v>501</v>
+      </c>
+      <c r="D419" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420">
+        <v>455</v>
+      </c>
+      <c r="B420" t="s">
+        <v>194</v>
+      </c>
+      <c r="C420" t="s">
+        <v>502</v>
+      </c>
+      <c r="D420" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421">
+        <v>456</v>
+      </c>
+      <c r="B421" t="s">
+        <v>24</v>
+      </c>
+      <c r="C421" t="s">
+        <v>503</v>
+      </c>
+      <c r="D421" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422">
+        <v>457</v>
+      </c>
+      <c r="B422" t="s">
+        <v>16</v>
+      </c>
+      <c r="C422" t="s">
+        <v>504</v>
+      </c>
+      <c r="D422" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423">
+        <v>458</v>
+      </c>
+      <c r="B423" t="s">
+        <v>11</v>
+      </c>
+      <c r="C423" t="s">
+        <v>505</v>
+      </c>
+      <c r="D423" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424">
+        <v>459</v>
+      </c>
+      <c r="B424" t="s">
+        <v>24</v>
+      </c>
+      <c r="C424" t="s">
+        <v>506</v>
+      </c>
+      <c r="D424" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425">
+        <v>461</v>
+      </c>
+      <c r="B425" t="s">
+        <v>54</v>
+      </c>
+      <c r="C425" t="s">
+        <v>507</v>
+      </c>
+      <c r="D425" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426">
+        <v>462</v>
+      </c>
+      <c r="B426" t="s">
+        <v>21</v>
+      </c>
+      <c r="C426" t="s">
+        <v>508</v>
+      </c>
+      <c r="D426" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427">
+        <v>463</v>
+      </c>
+      <c r="B427" t="s">
+        <v>59</v>
+      </c>
+      <c r="C427" t="s">
+        <v>509</v>
+      </c>
+      <c r="D427" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428">
+        <v>464</v>
+      </c>
+      <c r="B428" t="s">
+        <v>184</v>
+      </c>
+      <c r="C428" t="s">
+        <v>511</v>
+      </c>
+      <c r="D428" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429">
+        <v>465</v>
+      </c>
+      <c r="B429" t="s">
+        <v>512</v>
+      </c>
+      <c r="C429" t="s">
+        <v>513</v>
+      </c>
+      <c r="D429" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430">
+        <v>466</v>
+      </c>
+      <c r="B430" t="s">
+        <v>88</v>
+      </c>
+      <c r="C430" t="s">
+        <v>514</v>
+      </c>
+      <c r="D430" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431">
+        <v>467</v>
+      </c>
+      <c r="B431" t="s">
+        <v>19</v>
+      </c>
+      <c r="C431" t="s">
+        <v>515</v>
+      </c>
+      <c r="D431" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432">
+        <v>468</v>
+      </c>
+      <c r="B432" t="s">
+        <v>236</v>
+      </c>
+      <c r="C432" t="s">
+        <v>516</v>
+      </c>
+      <c r="D432" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433">
+        <v>469</v>
+      </c>
+      <c r="B433" t="s">
+        <v>470</v>
+      </c>
+      <c r="C433" t="s">
+        <v>517</v>
+      </c>
+      <c r="D433" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434">
+        <v>470</v>
+      </c>
+      <c r="B434" t="s">
+        <v>19</v>
+      </c>
+      <c r="C434" t="s">
+        <v>518</v>
+      </c>
+      <c r="D434" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435">
+        <v>471</v>
+      </c>
+      <c r="B435" t="s">
+        <v>184</v>
+      </c>
+      <c r="C435" t="s">
+        <v>519</v>
+      </c>
+      <c r="D435" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436">
+        <v>472</v>
+      </c>
+      <c r="B436" t="s">
+        <v>24</v>
+      </c>
+      <c r="C436" t="s">
+        <v>520</v>
+      </c>
+      <c r="D436" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437">
+        <v>473</v>
+      </c>
+      <c r="B437" t="s">
+        <v>24</v>
+      </c>
+      <c r="C437" t="s">
+        <v>521</v>
+      </c>
+      <c r="D437" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438">
+        <v>474</v>
+      </c>
+      <c r="B438" t="s">
+        <v>522</v>
+      </c>
+      <c r="C438" t="s">
+        <v>523</v>
+      </c>
+      <c r="D438" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439">
+        <v>476</v>
+      </c>
+      <c r="B439" t="s">
+        <v>59</v>
+      </c>
+      <c r="C439" t="s">
+        <v>524</v>
+      </c>
+      <c r="D439" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440">
+        <v>477</v>
+      </c>
+      <c r="B440" t="s">
+        <v>19</v>
+      </c>
+      <c r="C440" t="s">
+        <v>525</v>
+      </c>
+      <c r="D440" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441">
+        <v>478</v>
+      </c>
+      <c r="B441" t="s">
+        <v>121</v>
+      </c>
+      <c r="C441" t="s">
+        <v>526</v>
+      </c>
+      <c r="D441" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442">
+        <v>479</v>
+      </c>
+      <c r="B442" t="s">
+        <v>36</v>
+      </c>
+      <c r="C442" t="s">
+        <v>528</v>
+      </c>
+      <c r="D442" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443">
+        <v>480</v>
+      </c>
+      <c r="B443" t="s">
+        <v>529</v>
+      </c>
+      <c r="C443" t="s">
+        <v>530</v>
+      </c>
+      <c r="D443" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444">
+        <v>481</v>
+      </c>
+      <c r="B444" t="s">
+        <v>7</v>
+      </c>
+      <c r="C444" t="s">
+        <v>531</v>
+      </c>
+      <c r="D444" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445">
+        <v>483</v>
+      </c>
+      <c r="B445" t="s">
+        <v>11</v>
+      </c>
+      <c r="C445" t="s">
+        <v>532</v>
+      </c>
+      <c r="D445" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446">
+        <v>484</v>
+      </c>
+      <c r="B446" t="s">
+        <v>214</v>
+      </c>
+      <c r="C446" t="s">
+        <v>533</v>
+      </c>
+      <c r="D446" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447">
+        <v>485</v>
+      </c>
+      <c r="B447" t="s">
+        <v>111</v>
+      </c>
+      <c r="C447" t="s">
+        <v>534</v>
+      </c>
+      <c r="D447" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448">
+        <v>486</v>
+      </c>
+      <c r="B448" t="s">
+        <v>88</v>
+      </c>
+      <c r="C448" t="s">
+        <v>535</v>
+      </c>
+      <c r="D448" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449">
+        <v>487</v>
+      </c>
+      <c r="B449" t="s">
+        <v>59</v>
+      </c>
+      <c r="C449" t="s">
+        <v>536</v>
+      </c>
+      <c r="D449" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450">
+        <v>488</v>
+      </c>
+      <c r="B450" t="s">
+        <v>19</v>
+      </c>
+      <c r="C450" t="s">
+        <v>537</v>
+      </c>
+      <c r="D450" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451">
+        <v>489</v>
+      </c>
+      <c r="B451" t="s">
+        <v>36</v>
+      </c>
+      <c r="C451" t="s">
+        <v>538</v>
+      </c>
+      <c r="D451" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452">
+        <v>490</v>
+      </c>
+      <c r="B452" t="s">
+        <v>539</v>
+      </c>
+      <c r="C452" t="s">
+        <v>540</v>
+      </c>
+      <c r="D452" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453">
+        <v>491</v>
+      </c>
+      <c r="B453" t="s">
+        <v>541</v>
+      </c>
+      <c r="C453" t="s">
+        <v>542</v>
+      </c>
+      <c r="D453" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454">
+        <v>493</v>
+      </c>
+      <c r="B454" t="s">
+        <v>544</v>
+      </c>
+      <c r="C454" t="s">
+        <v>545</v>
+      </c>
+      <c r="D454" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455">
+        <v>494</v>
+      </c>
+      <c r="B455" t="s">
+        <v>546</v>
+      </c>
+      <c r="C455" t="s">
+        <v>547</v>
+      </c>
+      <c r="D455" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456">
+        <v>495</v>
+      </c>
+      <c r="B456" t="s">
+        <v>214</v>
+      </c>
+      <c r="C456" t="s">
+        <v>548</v>
+      </c>
+      <c r="D456" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457">
+        <v>496</v>
+      </c>
+      <c r="B457" t="s">
+        <v>38</v>
+      </c>
+      <c r="C457" t="s">
+        <v>550</v>
+      </c>
+      <c r="D457" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458">
+        <v>498</v>
+      </c>
+      <c r="B458" t="s">
+        <v>24</v>
+      </c>
+      <c r="C458" t="s">
+        <v>551</v>
+      </c>
+      <c r="D458" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459">
+        <v>499</v>
+      </c>
+      <c r="B459" t="s">
+        <v>552</v>
+      </c>
+      <c r="C459" t="s">
+        <v>553</v>
+      </c>
+      <c r="D459" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460">
+        <v>500</v>
+      </c>
+      <c r="B460" t="s">
+        <v>38</v>
+      </c>
+      <c r="C460" t="s">
+        <v>554</v>
+      </c>
+      <c r="D460" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461">
+        <v>501</v>
+      </c>
+      <c r="B461" t="s">
+        <v>295</v>
+      </c>
+      <c r="C461" t="s">
+        <v>555</v>
+      </c>
+      <c r="D461" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462">
+        <v>502</v>
+      </c>
+      <c r="B462" t="s">
+        <v>11</v>
+      </c>
+      <c r="C462" t="s">
+        <v>556</v>
+      </c>
+      <c r="D462" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463">
+        <v>503</v>
+      </c>
+      <c r="B463" t="s">
+        <v>214</v>
+      </c>
+      <c r="C463" t="s">
+        <v>557</v>
+      </c>
+      <c r="D463" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464">
+        <v>504</v>
+      </c>
+      <c r="B464" t="s">
+        <v>236</v>
+      </c>
+      <c r="C464" t="s">
+        <v>558</v>
+      </c>
+      <c r="D464" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465">
+        <v>505</v>
+      </c>
+      <c r="B465" t="s">
+        <v>30</v>
+      </c>
+      <c r="C465" t="s">
+        <v>559</v>
+      </c>
+      <c r="D465" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466">
+        <v>506</v>
+      </c>
+      <c r="B466" t="s">
+        <v>21</v>
+      </c>
+      <c r="C466" t="s">
+        <v>560</v>
+      </c>
+      <c r="D466" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467">
+        <v>507</v>
+      </c>
+      <c r="B467" t="s">
+        <v>552</v>
+      </c>
+      <c r="C467" t="s">
+        <v>561</v>
+      </c>
+      <c r="D467" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468">
+        <v>508</v>
+      </c>
+      <c r="B468" t="s">
+        <v>38</v>
+      </c>
+      <c r="C468" t="s">
         <v>562</v>
       </c>
-      <c r="B142" t="s">
-[...5 lines deleted...]
-      <c r="D142" t="s">
+      <c r="D468" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469">
+        <v>509</v>
+      </c>
+      <c r="B469" t="s">
+        <v>16</v>
+      </c>
+      <c r="C469" t="s">
+        <v>563</v>
+      </c>
+      <c r="D469" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470">
+        <v>510</v>
+      </c>
+      <c r="B470" t="s">
+        <v>21</v>
+      </c>
+      <c r="C470" t="s">
+        <v>564</v>
+      </c>
+      <c r="D470" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471">
+        <v>511</v>
+      </c>
+      <c r="B471" t="s">
+        <v>24</v>
+      </c>
+      <c r="C471" t="s">
+        <v>565</v>
+      </c>
+      <c r="D471" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472">
+        <v>512</v>
+      </c>
+      <c r="B472" t="s">
+        <v>131</v>
+      </c>
+      <c r="C472" t="s">
+        <v>566</v>
+      </c>
+      <c r="D472" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473">
+        <v>513</v>
+      </c>
+      <c r="B473" t="s">
+        <v>30</v>
+      </c>
+      <c r="C473" t="s">
+        <v>567</v>
+      </c>
+      <c r="D473" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474">
+        <v>514</v>
+      </c>
+      <c r="B474" t="s">
+        <v>38</v>
+      </c>
+      <c r="C474" t="s">
+        <v>568</v>
+      </c>
+      <c r="D474" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475">
+        <v>515</v>
+      </c>
+      <c r="B475" t="s">
+        <v>24</v>
+      </c>
+      <c r="C475" t="s">
+        <v>569</v>
+      </c>
+      <c r="D475" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476">
+        <v>516</v>
+      </c>
+      <c r="B476" t="s">
+        <v>214</v>
+      </c>
+      <c r="C476" t="s">
+        <v>570</v>
+      </c>
+      <c r="D476" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477">
+        <v>517</v>
+      </c>
+      <c r="B477" t="s">
+        <v>16</v>
+      </c>
+      <c r="C477" t="s">
+        <v>571</v>
+      </c>
+      <c r="D477" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478">
+        <v>518</v>
+      </c>
+      <c r="B478" t="s">
+        <v>253</v>
+      </c>
+      <c r="C478" t="s">
+        <v>572</v>
+      </c>
+      <c r="D478" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479">
+        <v>520</v>
+      </c>
+      <c r="B479" t="s">
+        <v>377</v>
+      </c>
+      <c r="C479" t="s">
+        <v>573</v>
+      </c>
+      <c r="D479" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480">
+        <v>521</v>
+      </c>
+      <c r="B480" t="s">
+        <v>21</v>
+      </c>
+      <c r="C480" t="s">
+        <v>574</v>
+      </c>
+      <c r="D480" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481">
+        <v>522</v>
+      </c>
+      <c r="B481" t="s">
+        <v>11</v>
+      </c>
+      <c r="C481" t="s">
+        <v>575</v>
+      </c>
+      <c r="D481" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482">
+        <v>523</v>
+      </c>
+      <c r="B482" t="s">
+        <v>576</v>
+      </c>
+      <c r="C482" t="s">
+        <v>577</v>
+      </c>
+      <c r="D482" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483">
+        <v>524</v>
+      </c>
+      <c r="B483" t="s">
+        <v>21</v>
+      </c>
+      <c r="C483" t="s">
+        <v>578</v>
+      </c>
+      <c r="D483" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484">
+        <v>525</v>
+      </c>
+      <c r="B484" t="s">
+        <v>38</v>
+      </c>
+      <c r="C484" t="s">
+        <v>579</v>
+      </c>
+      <c r="D484" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485">
+        <v>526</v>
+      </c>
+      <c r="B485" t="s">
+        <v>268</v>
+      </c>
+      <c r="C485" t="s">
+        <v>580</v>
+      </c>
+      <c r="D485" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486">
+        <v>527</v>
+      </c>
+      <c r="B486" t="s">
+        <v>11</v>
+      </c>
+      <c r="C486" t="s">
+        <v>581</v>
+      </c>
+      <c r="D486" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487">
+        <v>528</v>
+      </c>
+      <c r="B487" t="s">
+        <v>11</v>
+      </c>
+      <c r="C487" t="s">
+        <v>582</v>
+      </c>
+      <c r="D487" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488">
+        <v>529</v>
+      </c>
+      <c r="B488" t="s">
+        <v>36</v>
+      </c>
+      <c r="C488" t="s">
+        <v>583</v>
+      </c>
+      <c r="D488" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489">
+        <v>530</v>
+      </c>
+      <c r="B489" t="s">
+        <v>21</v>
+      </c>
+      <c r="C489" t="s">
+        <v>584</v>
+      </c>
+      <c r="D489" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490">
+        <v>531</v>
+      </c>
+      <c r="B490" t="s">
+        <v>36</v>
+      </c>
+      <c r="C490" t="s">
+        <v>585</v>
+      </c>
+      <c r="D490" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491">
+        <v>532</v>
+      </c>
+      <c r="B491" t="s">
+        <v>21</v>
+      </c>
+      <c r="C491" t="s">
+        <v>586</v>
+      </c>
+      <c r="D491" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492">
+        <v>533</v>
+      </c>
+      <c r="B492" t="s">
+        <v>126</v>
+      </c>
+      <c r="C492" t="s">
+        <v>587</v>
+      </c>
+      <c r="D492" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493">
+        <v>534</v>
+      </c>
+      <c r="B493" t="s">
+        <v>38</v>
+      </c>
+      <c r="C493" t="s">
+        <v>588</v>
+      </c>
+      <c r="D493" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494">
+        <v>535</v>
+      </c>
+      <c r="B494" t="s">
+        <v>59</v>
+      </c>
+      <c r="C494" t="s">
+        <v>589</v>
+      </c>
+      <c r="D494" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495">
+        <v>536</v>
+      </c>
+      <c r="B495" t="s">
+        <v>26</v>
+      </c>
+      <c r="C495" t="s">
+        <v>590</v>
+      </c>
+      <c r="D495" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496">
+        <v>537</v>
+      </c>
+      <c r="B496" t="s">
+        <v>36</v>
+      </c>
+      <c r="C496" t="s">
+        <v>591</v>
+      </c>
+      <c r="D496" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497">
+        <v>538</v>
+      </c>
+      <c r="B497" t="s">
+        <v>131</v>
+      </c>
+      <c r="C497" t="s">
+        <v>592</v>
+      </c>
+      <c r="D497" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498">
+        <v>539</v>
+      </c>
+      <c r="B498" t="s">
+        <v>16</v>
+      </c>
+      <c r="C498" t="s">
+        <v>593</v>
+      </c>
+      <c r="D498" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499">
+        <v>540</v>
+      </c>
+      <c r="B499" t="s">
+        <v>59</v>
+      </c>
+      <c r="C499" t="s">
+        <v>594</v>
+      </c>
+      <c r="D499" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500">
+        <v>541</v>
+      </c>
+      <c r="B500" t="s">
+        <v>16</v>
+      </c>
+      <c r="C500" t="s">
+        <v>595</v>
+      </c>
+      <c r="D500" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501">
+        <v>542</v>
+      </c>
+      <c r="B501" t="s">
+        <v>21</v>
+      </c>
+      <c r="C501" t="s">
+        <v>596</v>
+      </c>
+      <c r="D501" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502">
+        <v>543</v>
+      </c>
+      <c r="B502" t="s">
+        <v>30</v>
+      </c>
+      <c r="C502" t="s">
+        <v>597</v>
+      </c>
+      <c r="D502" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503">
+        <v>544</v>
+      </c>
+      <c r="B503" t="s">
+        <v>19</v>
+      </c>
+      <c r="C503" t="s">
+        <v>598</v>
+      </c>
+      <c r="D503" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504">
+        <v>545</v>
+      </c>
+      <c r="B504" t="s">
+        <v>16</v>
+      </c>
+      <c r="C504" t="s">
+        <v>599</v>
+      </c>
+      <c r="D504" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505">
+        <v>547</v>
+      </c>
+      <c r="B505" t="s">
+        <v>600</v>
+      </c>
+      <c r="C505" t="s">
+        <v>601</v>
+      </c>
+      <c r="D505" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506">
+        <v>549</v>
+      </c>
+      <c r="B506" t="s">
+        <v>21</v>
+      </c>
+      <c r="C506" t="s">
+        <v>602</v>
+      </c>
+      <c r="D506" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507">
+        <v>550</v>
+      </c>
+      <c r="B507" t="s">
+        <v>24</v>
+      </c>
+      <c r="C507" t="s">
+        <v>603</v>
+      </c>
+      <c r="D507" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508">
+        <v>551</v>
+      </c>
+      <c r="B508" t="s">
+        <v>19</v>
+      </c>
+      <c r="C508" t="s">
+        <v>604</v>
+      </c>
+      <c r="D508" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509">
+        <v>552</v>
+      </c>
+      <c r="B509" t="s">
+        <v>54</v>
+      </c>
+      <c r="C509" t="s">
+        <v>605</v>
+      </c>
+      <c r="D509" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510">
+        <v>553</v>
+      </c>
+      <c r="B510" t="s">
+        <v>21</v>
+      </c>
+      <c r="C510" t="s">
+        <v>606</v>
+      </c>
+      <c r="D510" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511">
+        <v>554</v>
+      </c>
+      <c r="B511" t="s">
+        <v>30</v>
+      </c>
+      <c r="C511" t="s">
+        <v>607</v>
+      </c>
+      <c r="D511" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512">
+        <v>555</v>
+      </c>
+      <c r="B512" t="s">
+        <v>19</v>
+      </c>
+      <c r="C512" t="s">
+        <v>608</v>
+      </c>
+      <c r="D512" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513">
+        <v>556</v>
+      </c>
+      <c r="B513" t="s">
+        <v>141</v>
+      </c>
+      <c r="C513" t="s">
+        <v>609</v>
+      </c>
+      <c r="D513" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514">
+        <v>557</v>
+      </c>
+      <c r="B514" t="s">
+        <v>131</v>
+      </c>
+      <c r="C514" t="s">
+        <v>610</v>
+      </c>
+      <c r="D514" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515">
+        <v>558</v>
+      </c>
+      <c r="B515" t="s">
+        <v>16</v>
+      </c>
+      <c r="C515" t="s">
+        <v>611</v>
+      </c>
+      <c r="D515" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516">
+        <v>559</v>
+      </c>
+      <c r="B516" t="s">
+        <v>4</v>
+      </c>
+      <c r="C516" t="s">
+        <v>612</v>
+      </c>
+      <c r="D516" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517">
+        <v>560</v>
+      </c>
+      <c r="B517" t="s">
+        <v>24</v>
+      </c>
+      <c r="C517" t="s">
+        <v>613</v>
+      </c>
+      <c r="D517" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518">
+        <v>561</v>
+      </c>
+      <c r="B518" t="s">
+        <v>59</v>
+      </c>
+      <c r="C518" t="s">
+        <v>614</v>
+      </c>
+      <c r="D518" t="s">
         <v>6</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519">
+        <v>562</v>
+      </c>
+      <c r="B519" t="s">
+        <v>128</v>
+      </c>
+      <c r="C519" t="s">
+        <v>615</v>
+      </c>
+      <c r="D519" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520">
+        <v>563</v>
+      </c>
+      <c r="B520" t="s">
+        <v>36</v>
+      </c>
+      <c r="C520" t="s">
+        <v>616</v>
+      </c>
+      <c r="D520" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521">
+        <v>565</v>
+      </c>
+      <c r="B521" t="s">
+        <v>16</v>
+      </c>
+      <c r="C521" t="s">
+        <v>617</v>
+      </c>
+      <c r="D521" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522">
+        <v>567</v>
+      </c>
+      <c r="B522" t="s">
+        <v>30</v>
+      </c>
+      <c r="C522" t="s">
+        <v>618</v>
+      </c>
+      <c r="D522" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">