--- v0 (2026-01-22)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="415">
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Update</t>
   </si>
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Ardrossan</t>
   </si>
   <si>
     <t>Night Story</t>
   </si>
   <si>
     <t>Closely related to  Two Time Charlie (2022.g. by Playing God-Royal Dream, by Bernardini-Dreamaway). 1st Bunbury TC Wittens Irrigation and Design Maiden P.</t>
   </si>
   <si>
     <t>Ace High</t>
   </si>
   <si>
@@ -125,90 +125,90 @@
   <si>
     <t>Satono Aladdin</t>
   </si>
   <si>
     <t>Over the Hill</t>
   </si>
   <si>
     <t>Half-Sister to  Artillery (2020.g. by War Decree-Over the Hill, by Zacinto-Crystalthecowgirl). 1st Strathalbyn RC Gipsie Jack H.</t>
   </si>
   <si>
     <t>Pride of Dubai</t>
   </si>
   <si>
     <t>Palace Gardens</t>
   </si>
   <si>
     <t>Half-Brother to  Prince Lonhro (2019.g. by Lonhro-Palace Gardens, by More Than Ready-Dolmabache). 3rd Selangor TC Class 5 H.</t>
   </si>
   <si>
     <t>Sword of State</t>
   </si>
   <si>
     <t>Paris</t>
   </si>
   <si>
-    <t>Half-Brother to  Lise Paree (2020.f. by Iffraaj-Paris, by More Than Ready-Insouciant). 1st Central Otago RC Catalyst Performance H.</t>
+    <t>Half-Brother to  Kananaskis (2021.f. by Vadamos-Paris, by More Than Ready-Insouciant). 2nd Matamata RC Paperplus H.Half-Brother to  Lise Paree (2020.f. by Iffraaj-Paris, by More Than Ready-Insouciant). 1st Central Otago RC Catalyst Performance H.</t>
   </si>
   <si>
     <t>Permanent</t>
   </si>
   <si>
-    <t>Closely related to  BARBER (2020.g. by Exceed and Excel-Trim, by Lonhro-Firm). 2nd ATC (Rosehill) Starlight S. LClosely related to  BARBER (2020.g. by Exceed and Excel-Trim, by Lonhro-Firm). 3rd ATC (Canterbury) Canterbury Sprint LClosely related to  Baby Ryan (2021.g. by O'Lonhro-Taut, by Strategic-Firm). 1st Coff's Harbour RC Signarama Maiden H.Closely related to  Baby Ryan (2021.g. by O'Lonhro-Taut, by Strategic-Firm). 1st Coff's Harbour RC Allied Funeral Home H.Closely related to  Ma Ma Belle (2021.f. by Brazen Beau-Massagi, by Delago Deluxe-Stubborn). 1st Pinjarra RC Tabtouch Share My Bet H.Closely related to  Ma Ma Belle (2021.f. by Brazen Beau-Massagi, by Delago Deluxe-Stubborn). 1st Pinjarra RC Mandurah Cup January H.Closely related to  Ma Ma Belle (2021.f. by Brazen Beau-Massagi, by Delago Deluxe-Stubborn). 1st Mount Barker Tabtouch H.Closely related to  Mallee Maid (2019.f. by Preferment-Sleek, by Commands-Trim). 1st Merton ATC SkillBuilt Sheds H.</t>
+    <t>Closely related to  BARBER (2020.g. by Exceed and Excel-Trim, by Lonhro-Firm). 2nd ATC (Rosehill) Starlight S. LClosely related to  BARBER (2020.g. by Exceed and Excel-Trim, by Lonhro-Firm). 3rd ATC (Canterbury) Canterbury Sprint LClosely related to  Baby Ryan (2021.g. by O'Lonhro-Taut, by Strategic-Firm). 1st Coff's Harbour RC Signarama Maiden H.Closely related to  Baby Ryan (2021.g. by O'Lonhro-Taut, by Strategic-Firm). 1st Coff's Harbour RC Allied Funeral Home H.Closely related to  Ma Ma Belle (2021.f. by Brazen Beau-Massagi, by Delago Deluxe-Stubborn). 1st Pinjarra RC Tabtouch Share My Bet H.Closely related to  Ma Ma Belle (2021.f. by Brazen Beau-Massagi, by Delago Deluxe-Stubborn). 1st Pinjarra RC Mandurah Cup January H.Closely related to  Ma Ma Belle (2021.f. by Brazen Beau-Massagi, by Delago Deluxe-Stubborn). 1st Mount Barker Tabtouch H.Closely related to  Mallee Maid (2019.f. by Preferment-Sleek, by Commands-Trim). 1st Merton ATC SkillBuilt Sheds H.Closely related to  Mallee Maid (2019.f. by Preferment-Sleek, by Commands-Trim). 1st Yea RC Dindi AG Trophy</t>
   </si>
   <si>
     <t>Perroquet</t>
   </si>
   <si>
     <t>Half-Sister to  Miss Defies Me (2022.f. by Contributer-Perroquet, by Ocean Park-Pernod). 1st WATC (Belmont) Morley Growers Market Maiden P.</t>
   </si>
   <si>
     <t>King's Legacy</t>
   </si>
   <si>
     <t>Petits Filous</t>
   </si>
   <si>
     <t>Closely related to  Dialidae (2022.f. by Wootton Bassett-Diala, by Artie Schiller-Excellent Lady). 1st SCTC (Sunshine Coast) Jawa Off Road Campers Maiden H.Out of a sibling to  Lune d'Excellence (2021.f. by Puissance de Lune-Excellent Lady, by Exceed and Excel-Who's That Lady). 1st Taree RC JandL Cross Electrical Maiden H.Closely related to  Trumpty Dumpty (2020.g. by American Pharoah-Mumtaazah, by Al Samer-Excellent Lady). 1st Dubbo TC Westside Hotel H.</t>
   </si>
   <si>
     <t>Trapeze Artist</t>
   </si>
   <si>
     <t>Pickup the Pieces</t>
   </si>
   <si>
     <t>From the same family as  SENTIMENTAL HERO (2017.g. by Al Maher-Sentimental Star, by More Than Ready-Lady Ashford). 3rd WATC (Ascot) Railway S. Gr.1From the same family as  SENTIMENTAL HERO (2017.g. by Al Maher-Sentimental Star, by More Than Ready-Lady Ashford). 3rd WATC (Ascot) Ted Van Heemst S. Gr.2From the same family as  Royal Law (2020.g. by Pierro-Royal Star, by Redoute's Choice-Star Encounter). 1st WATC (Ascot) Carbine Club of WA CupOut of a sibling to  Major Flirt (2022.c. by Rommel-Suzebabe, by Testa Rossa-Springfire). 1st WATC (Ascot) Murray Veterinary Services S.Half-Brother to  Galpin (2020.f. by Sioux Nation-Pickup the Pieces, by Bel Esprit-Suzebabe). 1st Ipswich TC (Ipswich) Barrier Reef Pools H.Half-Brother to  Le Glacon (2021.g. by Frosted-Pickup the Pieces, by Bel Esprit-Suzebabe). 3rd Werribee RC Core Protective Group Maiden P.</t>
   </si>
   <si>
     <t>Noverre</t>
   </si>
   <si>
     <t>Pico Turquino</t>
   </si>
   <si>
-    <t>Closely related to  Ten Club (2021.g. by Dandy Man-Snow Scene, by Singspiel-Snow Peak). 1st Lingfield Win 250,000 With BetMGM 's Golden Goals H.</t>
+    <t>From the same family as  MINDFUL (2022.c. by Deauville-Armaity, by Multidimensional-Hills and Stars). 1st Kolkata Zelda CupClosely related to  Ten Club (2021.g. by Dandy Man-Snow Scene, by Singspiel-Snow Peak). 1st Lingfield Win 250,000 With BetMGM 's Golden Goals H.</t>
   </si>
   <si>
     <t>Pleased</t>
   </si>
   <si>
     <t>From the same family as  AMMIRATI (2022.c. by Savabeel-Happily, by Pins-Merrily). 1st Levin RC Wellington S. Gr.3From the same family as  AMMIRATI (2022.c. by Savabeel-Happily, by Pins-Merrily). 1st Auckland TR Gingernuts Salver LFrom the same family as  AMMIRATI (2022.c. by Savabeel-Happily, by Pins-Merrily). 1st Rotorua RC Hotel Rotorua Maiden S.Half-Sister to  Take Action (2020.g. by Sacred Falls-Pleased, by Savabeel-Glad). 3rd HKJC Kylesku Bridge H.</t>
   </si>
   <si>
     <t>Princess Aubrey</t>
   </si>
   <si>
     <t>From the same family as  LITTLE BLACK DRESS (2022.f. by Snitzel-Star Fashion, by Street Cry-Elegant Fashion). 4th New Zealand Two Thousand Guineas Gr.1</t>
   </si>
   <si>
     <t>Dundeel</t>
   </si>
   <si>
     <t>Promise to Reign</t>
   </si>
   <si>
     <t>From the same family as  Nesthorn (2022.g. by Expert Eye-Swiss Range, by Zamindar-Spanish Sun). 1st REHRC Al Muharraq Cup</t>
   </si>
   <si>
     <t>Pure Lorde</t>
   </si>
@@ -230,51 +230,51 @@
   <si>
     <t>Quaff</t>
   </si>
   <si>
     <t>Closely related to  Eternity Star (2020.g. by Vancouver-Madame Margaux, by Declaration of War-Vinavion). 1st Murrumbidgee TC JRC Electrical Services Maiden P.</t>
   </si>
   <si>
     <t>Embellish</t>
   </si>
   <si>
     <t>Queen of Wizardry</t>
   </si>
   <si>
     <t>From the same family as  GLAMOUR TYCOON (2020.f. by Written Tycoon-Glamour Gal, by Foxwedge-Pink Siris). 1st BOP RC Bayleys H.</t>
   </si>
   <si>
     <t>Realta</t>
   </si>
   <si>
     <t>From the same family as  Oxford Blue (2021.g. by Fiorente-Stockpin, by Pins-Not Sure). 1st SAJC (Morphettville) Country Mile Final</t>
   </si>
   <si>
     <t>Red Melody</t>
   </si>
   <si>
-    <t>Closely related to  Swiftie Harriet (2021.f. by Exceedance-Sweet Melody, by Tavistock-On Arrival). 1st Ballarat TC MHS Group H.From the same family as  Free Flying (2023.f. by Snitzel-Ennis Hill, by Fastnet Rock-Hips Don't Lie). 4th MRC (Caulfield) Merson Cooper S. LHalf-Sister to  Vineux (2021.f. by Almanzor-Red Melody, by Stravinsky-On Arrival). 1st Southside Racing Ladbrokes Maiden P.Half-Sister to  Vineux (2021.f. by Almanzor-Red Melody, by Stravinsky-On Arrival). 2nd Ararat TC Carlton Draught Maiden P.Half-Sister to  Vineux (2021.f. by Almanzor-Red Melody, by Stravinsky-On Arrival). 2nd MVRC (Geelong) Ranvet Maiden P.</t>
+    <t>From the same family as  Hughes (2019.g. by Russian Revolution-No More Tears, by Darci Brahma-Ocean of Tears). 2nd MRC (Caulfield) John Dillon S. LClosely related to  Swiftie Harriet (2021.f. by Exceedance-Sweet Melody, by Tavistock-On Arrival). 1st Ballarat TC MHS Group H.From the same family as  Free Flying (2023.f. by Snitzel-Ennis Hill, by Fastnet Rock-Hips Don't Lie). 4th MRC (Caulfield) Merson Cooper S. LHalf-Sister to  Vineux (2021.f. by Almanzor-Red Melody, by Stravinsky-On Arrival). 1st Southside Racing Ladbrokes Maiden P.Half-Sister to  Vineux (2021.f. by Almanzor-Red Melody, by Stravinsky-On Arrival). 2nd Ararat TC Carlton Draught Maiden P.Half-Sister to  Vineux (2021.f. by Almanzor-Red Melody, by Stravinsky-On Arrival). 2nd MVRC (Geelong) Ranvet Maiden P.</t>
   </si>
   <si>
     <t>Red Sparrow</t>
   </si>
   <si>
     <t>From the same family as  Tales of Time (2023.c. by Pinatubo-Cinderella, by I Am Invincible-Admirelle). 2nd VRC (Flemington) Maribyrnong P. Gr.3</t>
   </si>
   <si>
     <t>Reiveke</t>
   </si>
   <si>
     <t>Half-Brother to  ESS VEE ARE (2018.g. by Shocking-Reiveke, by O'Reilly-Saveke). 3rd Otago RC Grand Casino H.</t>
   </si>
   <si>
     <t>U S Navy Flag</t>
   </si>
   <si>
     <t>Revise</t>
   </si>
   <si>
     <t>Half-Sister to  Shaking Stevens (2020.g. by American Pharoah-Revise, by Darci Brahma-Doneze Girl). 1st South Canterbury RC Timaru CupHalf-Sister to  Shaking Stevens (2020.g. by American Pharoah-Revise, by Darci Brahma-Doneze Girl). 1st Central Otago RC Auripo Enterprises Clare Cup</t>
   </si>
   <si>
     <t>Ritzy Lady</t>
   </si>
@@ -464,90 +464,108 @@
   <si>
     <t>From the same family as  KHAFRE (2019.g. by American Pharoah-La Dama, by High Chaparral-Star Affair). 3rd Tauranga S. Gr.2From the same family as  THE RADIANT ONE (2018.f. by Darci Brahma-The Diamond One, by Tale of the Cat-The Jewel). 2nd CJC Canterbury Breeders S. Gr.3</t>
   </si>
   <si>
     <t>Banquo</t>
   </si>
   <si>
     <t>Tiara</t>
   </si>
   <si>
     <t>From the same family as  Swiatek (2021.f. by Pomodoro-Alileo, by Captain Al-Sidera). 3rd Kenilworth Victress S. Gr.3</t>
   </si>
   <si>
     <t>Tighten Me Up</t>
   </si>
   <si>
     <t>Closely related to  Shut Eye (2020.g. by Shamexpress-Time for a Kip, by Rip Van Winkle-Lady Kipling). 1st Goondiwindi RC Port of Brisbane H.Closely related to  Mount Sabyinyo (2022.g. by Snitzel-Fascino, by Charm Spirit-Lady Kipling). 1st Southside Racing Betavet Maiden P.</t>
   </si>
   <si>
     <t>Tina Again</t>
   </si>
   <si>
     <t>Out of a sibling to  SWISS PRINCE (2022.g. by El Roca-Phoenix, by Swiss Ace-Sahayb). 1st BOP RC James and Annie Sarten Memorial S. Gr.2Out of a sibling to  SWISS PRINCE (2022.g. by El Roca-Phoenix, by Swiss Ace-Sahayb). 2nd WRC Levin Classic Gr.2Out of a sibling to  My Fair Lily (2021.f. by Reliable Man-Phoenix, by Swiss Ace-Sahayb). 1st Waikato TR Bailey Ingham Maiden S.</t>
   </si>
   <si>
+    <t>Santos</t>
+  </si>
+  <si>
+    <t>Trust in Aloha</t>
+  </si>
+  <si>
+    <t>From the same family as  BETTY SPAGHETTI (2019.f. by Stratum Star-Swiss Beauty, by Swiss Ace-Our Squeezer). 2nd CJC Timaru S. LFrom the same family as  Justadeel (2020.g. by Dundeel-Lady Cumquat, by Duke of Marmalade-Imposingly). 3rd MRC (Caulfield) John Dillon S. L</t>
+  </si>
+  <si>
+    <t>Pierata</t>
+  </si>
+  <si>
+    <t>Tuahine</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  I Am Aria (2023.f. by I Am Invincible-Talaria, by O'Reilly-Alberton Princess). 2nd MRC (Caulfield) Blue Diamond Preview (f) Gr.3</t>
+  </si>
+  <si>
     <t>Ultraviolet</t>
   </si>
   <si>
     <t>From the same family as  LI TRE FRATELLI (2020.c. by Tiz West-Muñecota, by Taconeo-Olympic Star). 1st La Rinconada Clásico Burlesco L</t>
   </si>
   <si>
     <t>Victoria</t>
   </si>
   <si>
     <t>Closely related to  St Lawrence (2018.g. by Redwood-Bacio del Vinto, by Encosta de Lago-Lotteria). 2nd MRC (Sandown) Lord S. LClosely related to  Bacio del Mist (2017.f. by Reliable Man-Bacio del Vinto, by Encosta de Lago-Lotteria). 4th ATC (Rosehill) January Cup LClosely related to  Andahar (2021.g. by Savabeel-Fonssagrives, by Encosta de Lago-Lotteria). 1st Whangarei RC Whangaripo Egg Cup Maiden S.Closely related to  Orson Stone (2021.g. by El Roca-Bacio del Vinto, by Encosta de Lago-Lotteria). 1st Rotorua RC Colin Wood H.</t>
   </si>
   <si>
     <t>Victory Parade</t>
   </si>
   <si>
     <t>Half-Brother to  Smokeshow (2020.g. by Contributer-Victory Parade, by Street Sense-Conquering Queen). 3rd Waikato TR Cantec Services H.</t>
   </si>
   <si>
     <t>No Nay Never</t>
   </si>
   <si>
     <t>Voladora</t>
   </si>
   <si>
-    <t>Closely related to  Misaka (2022.f. by Luxor-Kunooz, by Hard Spun-Aviacion). 1st Istanbul Conditions 3YO+ FandMClosely related to  Raging Fury (2021.c. by Ami's Flatter-Bridlewise, by Street Sense-Kunooz). 1st Gulfstream Park Allowance Optional Claiming</t>
+    <t>Closely related to  Misaka (2022.f. by Luxor-Kunooz, by Hard Spun-Aviacion). 1st Istanbul Conditions 3YO+ FandMClosely related to  Raging Fury (2021.c. by Ami's Flatter-Bridlewise, by Street Sense-Kunooz). 1st Gulfstream Park Allowance Optional ClaimingClosely related to  Dame Gina Marie (2022.f. by Seeking the Soul-Bridlewise, by Street Sense-Kunooz). 1st Tampa Bay Downs Maiden Claiming</t>
   </si>
   <si>
     <t>Zakalicious</t>
   </si>
   <si>
     <t>Half-Brother to  Egzakly (2021.f. by Shalaa-Zakalicious, by Power-Thirst). 3rd Pentland RC Jett Industrial H.</t>
   </si>
   <si>
     <t>Akela's Charm</t>
   </si>
   <si>
     <t>Ala Rasi</t>
   </si>
   <si>
-    <t>Half-Brother to  Fortune Star (2021.g. by U S Navy Flag-Ala Rasi, by Dalakhani-Al Bayan). 1st HKJC Yacht Club H.Half-Brother to  Fortune Star (2021.g. by U S Navy Flag-Ala Rasi, by Dalakhani-Al Bayan). 2nd HKJC Kylesku Bridge H.</t>
+    <t>Closely related to  She Suits Herself (2022.f. by Savile Row-Sleepygirl, by Rip Van Winkle-Al Bayan). 2nd Taranaki RC Oaks Prelude LHalf-Brother to  Fortune Star (2021.g. by U S Navy Flag-Ala Rasi, by Dalakhani-Al Bayan). 1st HKJC Yacht Club H.Half-Brother to  Fortune Star (2021.g. by U S Navy Flag-Ala Rasi, by Dalakhani-Al Bayan). 2nd HKJC Kylesku Bridge H.</t>
   </si>
   <si>
     <t>Alegre</t>
   </si>
   <si>
     <t>From the same family as  Tulsa King (2022.g. by Staphanos-Lilies, by Encosta de Lago-Call Me Lily). 2nd Levin RC Wellington S. Gr.3From the same family as  Tulsa King (2022.g. by Staphanos-Lilies, by Encosta de Lago-Call Me Lily). 2nd Auckland TR Gingernuts Salver L</t>
   </si>
   <si>
     <t>Aline</t>
   </si>
   <si>
     <t>From the same family as  TOMODACHI (2020.f. by Tarzino-Quintessentially, by High Chaparral-Uberalles). 4th WRC Telegraph S. Gr.1From the same family as  PERICLES (2020.g. by Rubick-Empyrean, by O'Reilly-Ethereal). 1st Waikato TR Lodge Real Estate Mile</t>
   </si>
   <si>
     <t>All Day Baby</t>
   </si>
   <si>
     <t>Half-Brother to  Insatiable (2019.g. by All Too Hard-All Day Baby, by More Than Ready-Translate). 2nd WRC Jennian Homes H.Half-Brother to  Insatiable (2019.g. by All Too Hard-All Day Baby, by More Than Ready-Translate). 3rd CJC Stewards S. LHalf-Brother to  Insatiable (2019.g. by All Too Hard-All Day Baby, by More Than Ready-Translate). 3rd CJC Avonhead Tavern H.</t>
   </si>
   <si>
     <t>Anchovy</t>
   </si>
   <si>
     <t>Closely related to  IDRATHERBEBLESSED (2020.c. by Unified-Celestial Smile, by Tiznow-Countess Lemonade). 1st Fair Grounds Buddy Diliberto Memorial S. L</t>
   </si>
@@ -578,81 +596,84 @@
   <si>
     <t>Baby Face</t>
   </si>
   <si>
     <t>From the same family as  SIR ALBERT (2019.g. by Savabeel-Diana Dors, by O'Reilly-Rationable). 2nd CJC TAB Mile Gr.3Out of a sibling to  Setheus (2021.g. by Super Seth-Baby Shacks, by O'Reilly-Rationable). 1st Kyneton &amp; Hanging Rock RC Macedon Ranges Glass Maiden P.</t>
   </si>
   <si>
     <t>Be Brilliant</t>
   </si>
   <si>
     <t>Out of a sibling to  Zouperb (2019.f. by Zoustar-Alberton Park, by Thorn Park-Alberton Star). 4th BRC (Eagle Farm) Nudgee S. L</t>
   </si>
   <si>
     <t>Bellspath</t>
   </si>
   <si>
     <t>Closely related to  WEST OF SWINDON (2022.c. by Wootton Bassett-Fife, by Starcraft-Dane Belltar). 4th VRC (Flemington) Carbine Club S. Gr.3Half-Sister to  Coorong Tycoon (2021.g. by Capitalist-Bellspath, by New Approach-Dane Belltar). 2nd Murray Bridge RC Thomas Farms H.Half-Sister to  Coorong Tycoon (2021.g. by Capitalist-Bellspath, by New Approach-Dane Belltar). 2nd Murray Bridge RC Kookaburra Homes H.Half-Sister to  Warchime (2019.g. by Merchant Navy-Bellspath, by New Approach-Dane Belltar). 1st Seymour RC Kellbell Concreting H.</t>
   </si>
   <si>
     <t>Ocean Park</t>
   </si>
   <si>
     <t>Bhiwani</t>
   </si>
   <si>
-    <t>Closely related to  Sneaky Sunrise (2021.f. by The Autumn Sun-Schifty Thinker, by So You Think-Schiffer). 1st Ballarat TC Ritchie's IGA H.Closely related to  Rev it Up Rusty (2020.g. by Russian Revolution-Semari, by Sebring-Kumari). 1st Levin RC A1 Drain Unblockers H.Closely related to  Team Team Folks (2021.g. by Super Seth-Savodara, by Savabeel-Vedodara). 1st HKJC Fat Tseung H.Closely related to  Limbering (2017.f. by Ferlax-Rhandara, by Redoute's Choice-Bhandara). 1st Naracoorte RC Toyota H.Closely related to  Montjeuify (2019.g. by Charm Spirit-Driven Force, by Road to Rock-Baradevi). 1st Stawell RC Halls Gap CupHalf-Brother to  Savawani (2019.f. by Savabeel-Bhiwani, by Alamosa-Vedodara). 2nd Philippine JC Andok's Dokito Frito TrophyHalf-Brother to  Savawani (2019.f. by Savabeel-Bhiwani, by Alamosa-Vedodara). 2nd Metro Manila TC San Miguel Corporation TrophyClosely related to  Taylor Square (2022.g. by Time Test-Pukalee, by Royal Academy-Tsunami Smytzer). 4th Auckland TR Bonecrusher S. Gr.3</t>
+    <t>From the same family as  KNIGHTS REALM (2019.g. by Castledale-Qui Vivra Verra, by Stravinsky-Squinch). 1st Taranaki Cup Gr.3Closely related to  Sneaky Sunrise (2021.f. by The Autumn Sun-Schifty Thinker, by So You Think-Schiffer). 1st Ballarat TC Ritchie's IGA H.Closely related to  Rev it Up Rusty (2020.g. by Russian Revolution-Semari, by Sebring-Kumari). 1st Levin RC A1 Drain Unblockers H.Closely related to  Team Team Folks (2021.g. by Super Seth-Savodara, by Savabeel-Vedodara). 1st HKJC Fat Tseung H.Closely related to  Limbering (2017.f. by Ferlax-Rhandara, by Redoute's Choice-Bhandara). 1st Naracoorte RC Toyota H.Closely related to  Montjeuify (2019.g. by Charm Spirit-Driven Force, by Road to Rock-Baradevi). 1st Stawell RC Halls Gap CupHalf-Brother to  Savawani (2019.f. by Savabeel-Bhiwani, by Alamosa-Vedodara). 2nd Philippine JC Andok's Dokito Frito TrophyHalf-Brother to  Savawani (2019.f. by Savabeel-Bhiwani, by Alamosa-Vedodara). 2nd Metro Manila TC San Miguel Corporation TrophyHalf-Brother to  Savawani (2019.f. by Savabeel-Bhiwani, by Alamosa-Vedodara). 3rd Metro Manila TC Class 4 H.Closely related to  Taylor Square (2022.g. by Time Test-Pukalee, by Royal Academy-Tsunami Smytzer). 4th Auckland TR Bonecrusher S. Gr.3</t>
   </si>
   <si>
     <t>Bisou Bisou</t>
   </si>
   <si>
     <t>Half-Sister to  Up the Anti (2020.c. by Divine Prophet-Bisou Bisou, by Shaft-Fraise). 1st Auckland TR Horizon by Skycity H.Half-Sister to  Up the Anti (2020.c. by Divine Prophet-Bisou Bisou, by Shaft-Fraise). 2nd Auckland TR Myracehorse H.Half-Sister to  Seraphine (2022.f. by Pierata-Bisou Bisou, by Shaft-Fraise). 3rd Colac TC Bet365 Maiden P.</t>
   </si>
   <si>
     <t>Breizh</t>
   </si>
   <si>
     <t>Closely related to  In Society (2020.f. by Pariah-Indarra, by Stravinsky-Clarissa). 1st BRC (Eagle Farm) Road to Magic Millions Maiden H.</t>
   </si>
   <si>
     <t>Brix</t>
   </si>
   <si>
-    <t>Half-Sister to  In the Vineyard (2023.f. by Turn Me Loose-Brix, by Sweynesse-Somethymesoon). 3rd Thames JC Mark Anderson Maiden S.</t>
+    <t>Half-Sister to  In the Vineyard (2023.f. by Turn Me Loose-Brix, by Sweynesse-Somethymesoon). 2nd Taranaki RC Jesse Langton Builders Maiden S.Half-Sister to  In the Vineyard (2023.f. by Turn Me Loose-Brix, by Sweynesse-Somethymesoon). 3rd Thames JC Mark Anderson Maiden S.</t>
   </si>
   <si>
     <t>Broadway Express</t>
   </si>
   <si>
+    <t>From the same family as  TORTURE (2023.f. by Sword of State-Ruthless Lady, by Keeper-Lady Dehere). 3rd Auckland TR Karaka 2YO Million (R) LClosely related to  Holy Hell (2021.f. by Hellbent-Chabaud, by Lookin at Lucky-Rockadubai). 1st Albury RC Meredith Roof Plumbing Country Boosted H.Closely related to  Holy Hell (2021.f. by Hellbent-Chabaud, by Lookin at Lucky-Rockadubai). 1st Murrumbidgee TC Diageo Australia H.</t>
+  </si>
+  <si>
     <t>Reliable Man</t>
   </si>
   <si>
     <t>Bronte Lass</t>
   </si>
   <si>
-    <t>From the same family as  OPERA BALLO (2022.c. by Ghaiyyath-Dubai Opera, by Invincible Spirit-Emily Bronte). 1st Meydan Al Rashidiya S. Gr.2Half-Brother to  Super Express (2021.g. by Ten Sovereigns-Bronte Lass, by Stravinsky-Little Dorrit). 2nd HKJC Fencing H.</t>
+    <t>From the same family as  OPERA BALLO (2022.c. by Ghaiyyath-Dubai Opera, by Invincible Spirit-Emily Bronte). 1st Meydan Jebel Hatta Gr.1From the same family as  OPERA BALLO (2022.c. by Ghaiyyath-Dubai Opera, by Invincible Spirit-Emily Bronte). 1st Meydan Al Rashidiya S. Gr.2Half-Brother to  Super Express (2021.g. by Ten Sovereigns-Bronte Lass, by Stravinsky-Little Dorrit). 2nd HKJC Fencing H.</t>
   </si>
   <si>
     <t>Caberra</t>
   </si>
   <si>
     <t>From the same family as  ARCHAIC SMILE (2021.f. by Saxon Warrior-On the Ball, by So You Think-Sarvon). 4th CJC TAB Mile Gr.3</t>
   </si>
   <si>
     <t>Candelabra</t>
   </si>
   <si>
     <t>From the same family as  Tsunami Sam (2018.g. by Shamexpress-Row of Diamonds, by Savabeel-Enlighten). 3rd TTC Newmarket H. LHalf-Sister to  On the Lash (2020.g. by Savabeel-Candelabra, by Pins-Bling). 1st HKJC Lukfook Jewellery Wedding Collection H.Half-Sister to  Around the Buoy (2019.g. by Savabeel-Candelabra, by Pins-Bling). 3rd BRC (Doomben) Ladbrokes H.</t>
   </si>
   <si>
     <t>El Roca</t>
   </si>
   <si>
     <t>Cashenti</t>
   </si>
   <si>
     <t>Closely related to  That's an Extra (2020.f. by Kermadec-Riva Romance, by Encosta de Lago-Ashenti). 1st Toowoomba TC Barrier Reef Pools H.</t>
   </si>
   <si>
     <t>Shamexpress</t>
   </si>
@@ -776,129 +797,135 @@
   <si>
     <t>Acrobat</t>
   </si>
   <si>
     <t>Dragon's Tail</t>
   </si>
   <si>
     <t>Closely related to  Dynast King (2022.g. by Lonhro-Dynastic Lady, by Fastnet Rock-Dragon's Tail). 1st Illawarra TC Poseidon Animal Health Maiden P.Closely related to  Viewpoint (2022.g. by Wootton Bassett-Light Fury, by Fastnet Rock-Dragon's Tail). 1st Hawkesbury RC Vandy's Roofing and Guttering Maiden H.</t>
   </si>
   <si>
     <t>Dreams of Paris</t>
   </si>
   <si>
     <t>Half-Sister to  Navy Dreams (2022.c. by Merchant Navy-Dreams of Paris, by Dream Ahead-Paris Perfume). 3rd Auckland TR Barfoot and Thompson Maiden S.Closely related to  Dominant Force (2022.f. by Tassort-Grojsman, by Al Maher-Paris Perfume). 1st York RC Farewell Rosemary Parker Maiden H.</t>
   </si>
   <si>
     <t>Dubonnet</t>
   </si>
   <si>
     <t>Closely related to  Miss Defies Me (2022.f. by Contributer-Perroquet, by Ocean Park-Pernod). 1st WATC (Belmont) Morley Growers Market Maiden P.Half-Brother to  Jacobite Rising (2021.g. by Ocean Park-Dubonnet, by O'Reilly-Pernod). 3rd Wanganui JC Vintage Weekend Maiden S.</t>
   </si>
   <si>
     <t>Echoes</t>
   </si>
   <si>
-    <t>Closely related to  Blue Illusion (2021.g. by Blue Point-Alucinari, by Street Cry-Hallucinates). 1st HKJC Plover Cove H.Half-Sister to  Ricochet (2019.g. by Toronado-Echoes, by Street Cry-Hallucinates). 3rd Taranaki RC City of New Plymouth CupClosely related to  Vizie (2020.f. by Epaulette-Alucinari, by Street Cry-Hallucinates). 1st Ballan JC Country Fasteners H.Closely related to  Discobay (2020.f. by Cable Bay-Distraught, by Domesday-Hallucinates). 1st MRC (Mornington) Robinson Voss Partners Maiden P.</t>
+    <t>From the same family as  LIQUOR (2019.f. by Spirit of Boom-Luqyaa, by Exceed and Excel-Charmview). 1st GCTC (Gold Coast) Goldmarket H. LClosely related to  Blue Illusion (2021.g. by Blue Point-Alucinari, by Street Cry-Hallucinates). 1st HKJC Plover Cove H.Closely related to  Turin Champions (2022.g. by Harry Angel-Psychedelic, by Domesday-Hallucinates). 1st HKJC Sound Print H.Half-Sister to  Ricochet (2019.g. by Toronado-Echoes, by Street Cry-Hallucinates). 3rd Taranaki RC City of New Plymouth CupClosely related to  Vizie (2020.f. by Epaulette-Alucinari, by Street Cry-Hallucinates). 1st Ballan JC Country Fasteners H.Closely related to  Discobay (2020.f. by Cable Bay-Distraught, by Domesday-Hallucinates). 1st MRC (Mornington) Robinson Voss Partners Maiden P.</t>
   </si>
   <si>
     <t>Electric Light</t>
   </si>
   <si>
     <t>Half-Brother to  Livin' Thing (2021.g. by Yes Yes Yes-Electric Light, by Vital Equine-Candle Smoke). 1st ATC (Randwick) Sporting Chance Cancer Foundation H.Half-Brother to  Livin' Thing (2021.g. by Yes Yes Yes-Electric Light, by Vital Equine-Candle Smoke). 2nd ATC (Warwick Farm) TAB H.Out of a sibling to  Seven Candles (2021.g. by Playing God-Candle Smoke, by Trade Fair-Cool Eyed). 1st WATC (Ascot) MCA Polytrack H.Out of a sibling to  Seven Candles (2021.g. by Playing God-Candle Smoke, by Trade Fair-Cool Eyed). 1st Pinjarra RC Festive Carnival Racing Maiden P.</t>
   </si>
   <si>
     <t>Empress Cixi</t>
   </si>
   <si>
     <t>From the same family as  Queen's Reign (2021.f. by Siyouni-Vivianite, by Teofilo-Crystany). 2nd Deauville Prix Miss Satamixa LFrom the same family as  Queen's Reign (2021.f. by Siyouni-Vivianite, by Teofilo-Crystany). 3rd Lingfield Fleur de Lys S. L</t>
   </si>
   <si>
+    <t>Enaaya</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  Oak Hill (2020.g. by Per Incanto-Isstoora, by High Chaparral-Murjana). 2nd MRC (Caulfield) WJ Adams S. L</t>
+  </si>
+  <si>
     <t>Bivouac</t>
   </si>
   <si>
     <t>Enchanted Dawn</t>
   </si>
   <si>
     <t>Closely related to  Angara (2019.g. by Frankel-Fire Opal, by War Front-Good Vibes). 1st Newcastle JC Highlander H.Closely related to  Crazy Star (2022.g. by Omaha Beach-Took, by Giant's Causeway-Good Vibes). 1st Seoul Class 4</t>
   </si>
   <si>
     <t>Evaline</t>
   </si>
   <si>
     <t>From the same family as  KINNAIRD (2023.c. by Home Affairs-Orinda, by O'Reilly-Zahra). 1st Auckland TR Eclipse S. Gr.2From the same family as  KINNAIRD (2023.c. by Home Affairs-Orinda, by O'Reilly-Zahra). 1st Levin Jumpouts 2YO S.From the same family as  Romilly (2021.f. by So You Think-Idlewild, by Lonhro-Easy Out). 1st Auckland TR Myracehorse H.</t>
   </si>
   <si>
     <t>Everdeen</t>
   </si>
   <si>
     <t>Exotic Enterprise</t>
   </si>
   <si>
-    <t>Closely related to  Rollins (2021.g. by Super Seth-Sofia Rosa, by Makfi-Bislieri). 1st CJC Karaka 2026 Maiden S.</t>
+    <t>From the same family as  DREAM ROCA (2023.f. by El Roca-Petrachor, by Redwood-Mother). 1st Auckland TR Karaka 2YO Million (R) LFrom the same family as  DREAM ROCA (2023.f. by El Roca-Petrachor, by Redwood-Mother). 1st BRC (Eagle Farm) Widden's Jacquinot First Yearlings 2YO H.Closely related to  Rollins (2021.g. by Super Seth-Sofia Rosa, by Makfi-Bislieri). 1st CJC Karaka 2026 Maiden S.</t>
   </si>
   <si>
     <t>Extra Celestial</t>
   </si>
   <si>
     <t>Half-Sister to  Ludo (2019.g. by I Am Invincible-Extra Celestial, by Danehill Dancer-Extra Terrestial). 1st Naracoorte RC Local Trainers Maiden P.</t>
   </si>
   <si>
     <t>Fascino Lass</t>
   </si>
   <si>
-    <t>Half-Sister to  Ma Te Wa (2021.g. by Time Test-Fascino Lass, by Per Incanto-O'Noyoudont). 2nd WRC Marsh Insurance Brokers H.</t>
+    <t>Half-Sister to  Ma Te Wa (2021.g. by Time Test-Fascino Lass, by Per Incanto-O'Noyoudont). 1st Taranaki RC Warner Construction H.Half-Sister to  Ma Te Wa (2021.g. by Time Test-Fascino Lass, by Per Incanto-O'Noyoudont). 2nd WRC Marsh Insurance Brokers H.</t>
   </si>
   <si>
     <t>Fashion Sense</t>
   </si>
   <si>
     <t>From the same family as  LITTLE BLACK DRESS (2022.f. by Snitzel-Star Fashion, by Street Cry-Elegant Fashion). 4th New Zealand Two Thousand Guineas Gr.1Out of a sibling to  It's a Written (2020.f. by Written By-Queen's Fashion, by Encosta de Lago-Elegant Fashion). 1st Inverell JC Brian Baldwin Maiden H.</t>
   </si>
   <si>
     <t>Feuilla</t>
   </si>
   <si>
-    <t>Out of a sibling to  Cinsault (2021.f. by Brazen Beau-Fitou, by Street Cry-Vintner). 1st ATC (Canterbury) Ocean SprintFrom the same family as  Vincenzo (2018.g. by Real Impact-Vintner, by Hennessy-Dane Vintage). 1st Cooktown ATC Bowls Club H.</t>
+    <t>Out of a sibling to  Cinsault (2021.f. by Brazen Beau-Fitou, by Street Cry-Vintner). 1st ATC (Canterbury) Ocean SprintOut of a sibling to  Cinsault (2021.f. by Brazen Beau-Fitou, by Street Cry-Vintner). 1st ATC (Randwick) Jonesway Fabrications H.From the same family as  Vincenzo (2018.g. by Real Impact-Vintner, by Hennessy-Dane Vintage). 1st Cooktown ATC Bowls Club H.</t>
   </si>
   <si>
     <t>Fibbers</t>
   </si>
   <si>
     <t>Half-Brother to  Show Merican (2021.f. by American Pharoah-Fibbers, by Savabeel-Tell No Lies). 2nd Rotorua RC Hotel Rotorua Maiden S.Half-Brother to  Show Merican (2021.f. by American Pharoah-Fibbers, by Savabeel-Tell No Lies). 3rd Rotorua RC Sherlock Contracting H.Half-Brother to  Show Merican (2021.f. by American Pharoah-Fibbers, by Savabeel-Tell No Lies). 3rd BOP RC Saddlery Warehouse Maiden S.</t>
   </si>
   <si>
     <t>Flamingo</t>
   </si>
   <si>
     <t>Closely related to  Double Bingo (2020.g. by Charm Spirit-Estrela Flicka, by O'Reilly-Bird). 1st HKJC Cheong Wan H.Out of a sibling to  Limosa (2021.f. by Raise the Flag-Bird, by Danasinga-Quiescent). 1st Colac TC Christians Bus Hire Maiden P.</t>
   </si>
   <si>
     <t>Flossyrosycandy</t>
   </si>
   <si>
-    <t>Closely related to  DE ARMAS (2023.f. by Ardrossan-Regal Winks, by Rip Van Winkle-Regal Thrills). 1st Counties Challenge S. LFrom the same family as  Accredited (2019.g. by All Too Hard-Well Credentialled, by O'Reilly-Red Century). 4th ATC (Rosehill) Festival S. Gr.3From the same family as  Accredited (2019.g. by All Too Hard-Well Credentialled, by O'Reilly-Red Century). 4th BRC (Eagle Farm) Lough Neagh S. LClosely related to  Justice for All (2022.f. by Turn Me Loose-Angel Child, by Anabaa-Regal Thrills). 1st Taranaki RC Pearl Series Maiden S.</t>
+    <t>Closely related to  DE ARMAS (2023.f. by Ardrossan-Regal Winks, by Rip Van Winkle-Regal Thrills). 1st Counties Challenge S. LClosely related to  DE ARMAS (2023.f. by Ardrossan-Regal Winks, by Rip Van Winkle-Regal Thrills). 4th Auckland TR Karaka 2YO Million (R) LFrom the same family as  Accredited (2019.g. by All Too Hard-Well Credentialled, by O'Reilly-Red Century). 4th ATC (Rosehill) Festival S. Gr.3From the same family as  Accredited (2019.g. by All Too Hard-Well Credentialled, by O'Reilly-Red Century). 4th BRC (Eagle Farm) Lough Neagh S. LClosely related to  Justice for All (2022.f. by Turn Me Loose-Angel Child, by Anabaa-Regal Thrills). 1st Taranaki RC Pearl Series Maiden S.</t>
   </si>
   <si>
     <t>Hellbent</t>
   </si>
   <si>
     <t>Fly By</t>
   </si>
   <si>
     <t>From the same family as  LEGACY BOUND (2022.g. by Ole Kirk-Sanaya, by More Than Ready-Astrodame). 3rd VRC (Flemington) Coolmore Stud S. Gr.1From the same family as  NOAH KHAN (2018.g. by Swiss Ace-Joie d'Amour, by More Than Ready-Lupenta). 4th Selangor TC Sports Toto Supreme Challenge Cup L</t>
   </si>
   <si>
     <t>Genuinely</t>
   </si>
   <si>
     <t>From the same family as  Poison Chalice (2019.g. by Savabeel-Urban, by O'Reilly-Metropolitan). 3rd VRC (Flemington) Chester Manifold S. L</t>
   </si>
   <si>
     <t>Giammetti</t>
   </si>
   <si>
     <t>Out of a sibling to  TAVI TIME (2019.g. by Tavistock-Guiseppina, by Johar-Battocchi). 1st ATC (Randwick) Summer Cup Gr.3Closely related to  Enterprise (2021.g. by U S Navy Flag-Peppino, by Savabeel-Guiseppina). 1st CJC Avonhead Tavern H.Out of a sibling to  Sarti (2021.g. by Snitzel-Guiseppina, by Johar-Battocchi). 1st BOP RC Keith Stringer Maiden S.</t>
   </si>
   <si>
     <t>War Decree</t>
   </si>
@@ -980,51 +1007,51 @@
   <si>
     <t>Home Alone</t>
   </si>
   <si>
     <t>Imanana</t>
   </si>
   <si>
     <t>Half-Sister to  Cool Blue (2018.g. by Foxwedge-Imanana, by More Than Ready-Imananabaa). 2nd HKJC Lukfook Jewellery Wedding Collection H.</t>
   </si>
   <si>
     <t>I'm Kate</t>
   </si>
   <si>
     <t>Out of a sibling to  Sugar Schnapps (2021.f. by Per Incanto-Shandream, by Pins-Pyjamas). 1st Rotorua RC Arawa Park Hotel Maiden S.</t>
   </si>
   <si>
     <t>Impolite</t>
   </si>
   <si>
     <t>Out of a sibling to  Snippety Legend (2020.g. by Snitzel-Reply Churlish, by O'Reilly-You Can't Say That). 1st Geraldton TC After Party H.Out of a sibling to  Snippety Legend (2020.g. by Snitzel-Reply Churlish, by O'Reilly-You Can't Say That). 1st Geraldton TC James Hardie H.Out of a sibling to  Snippety Legend (2020.g. by Snitzel-Reply Churlish, by O'Reilly-You Can't Say That). 1st Geraldton TC Tabtouch H.</t>
   </si>
   <si>
     <t>Insouciant</t>
   </si>
   <si>
-    <t>From the same family as  ON DISPLAY (2021.f. by Fastnet Rock-Different To, by High Chaparral-Caserio). 3rd VRC (Flemington) Empire Rose S. Gr.1Closely related to  Lise Paree (2020.f. by Iffraaj-Paris, by More Than Ready-Insouciant). 1st Central Otago RC Catalyst Performance H.</t>
+    <t>From the same family as  ON DISPLAY (2021.f. by Fastnet Rock-Different To, by High Chaparral-Caserio). 3rd VRC (Flemington) Empire Rose S. Gr.1Closely related to  Kananaskis (2021.f. by Vadamos-Paris, by More Than Ready-Insouciant). 2nd Matamata RC Paperplus H.Closely related to  Lise Paree (2020.f. by Iffraaj-Paris, by More Than Ready-Insouciant). 1st Central Otago RC Catalyst Performance H.</t>
   </si>
   <si>
     <t>Into the Groove</t>
   </si>
   <si>
     <t>From the same family as  TENTYRIS (2022.c. by Street Boss-Deity, by Exceed and Excel-Divine Madonna). 1st VRC (Flemington) Coolmore Stud S. Gr.1Half-Sister to  Doddle (2019.f. by Dundeel-Into the Groove, by Redoute's Choice-A Material Girl). 2nd BOP RC Ray White H.</t>
   </si>
   <si>
     <t>Jazamour</t>
   </si>
   <si>
     <t>From the same family as  Regal Hustle (2023.f. by Dirty Work-Vegas Queen, by Casino Prince-Queen's Ransom). 3rd ATC (Randwick) Inglis Nursery (R) LHalf-Sister to  Lightness (2022.f. by Proisir-Jazamour, by Azamour-Temeraire). 1st Newcastle JC Kick Up for Racing Maiden H.Half-Sister to  Lightness (2022.f. by Proisir-Jazamour, by Azamour-Temeraire). 2nd Illawarra TC Jansz Tasmania Maiden P.</t>
   </si>
   <si>
     <t>Jojo Roxx</t>
   </si>
   <si>
     <t>Closely related to  Dear My Friend (2022.g. by So You Think-Pia Sofia, by I Am Invincible-Miss Venice). 1st Wyong RC Schneider Maiden H.</t>
   </si>
   <si>
     <t>Just Like Jessie</t>
   </si>
   <si>
     <t>Out of a sibling to  SOLIDIFY (2020.c. by Redwood-The Warrior Woman, by Redoute's Choice-Mulan Princess). 1st Auckland TR Dunstan Stayers Qualifier</t>
   </si>
@@ -1073,192 +1100,207 @@
   <si>
     <t>From the same family as  Gallant Son (2021.c. by Written Tycoon-Plucky Belle, by Mossman-Winning Belle). 1st VRC (Flemington) Jockey Assistance Program Sprint</t>
   </si>
   <si>
     <t>Kiterro</t>
   </si>
   <si>
     <t>From the same family as  ILLICIT DREAMS (2020.f. by Vancouver-Illicit Romance, by Snitzel-Gemadaily). 1st Kumara RC Phoenix Minerals H.</t>
   </si>
   <si>
     <t>Kylie's Fame</t>
   </si>
   <si>
     <t>Closely related to  Mad Deel - Free Pony (H.K) (2020.g. by Dundeel-Madeenaty, by Exceed and Excel-Set for Fame). 1st HKJC Sports H.Half-Sister to  Famoso (2020.g. by Invader-Kylie's Fame, by More Than Ready-Set for Fame). 1st Canberra RC Gratz Vella Racing H.Half-Sister to  Famoso (2020.g. by Invader-Kylie's Fame, by More Than Ready-Set for Fame). 2nd Moruya JC AMH Auto Group H.Out of a sibling to  Booya Boy (2022.g. by Bivouac-Set for Fame, by Reset-Northpoint). 1st Ballina JC Boxing Day Tickets Maiden P.Closely related to  Madame Fiocca (2021.f. by Microphone-Hidden Talent, by I Am Invincible-Set for Fame). 1st Goulburn DRC Electrical Maiden H.Half-Sister to  My Testimony (2022.f. by Star Witness-Kylie's Fame, by More Than Ready-Set for Fame). 2nd Bunbury TC TJ Depiazzi and Sons Maiden P.</t>
   </si>
   <si>
     <t>Ferrando</t>
   </si>
   <si>
     <t>La Achiever</t>
   </si>
   <si>
     <t>From the same family as  Blazerro (2018.g. by Pierro-Blazing Snitzel, by Snitzel-Trois Couleurs). 1st Burdekin RC Justin Scott Memorial H.Brother to  El Vaquero (2022.c. by Ferrando-La Achiever, by High Chaparral-La Falette). 1st Kumara RC McMullan ITM H.</t>
   </si>
   <si>
-    <t>Pierata</t>
-[...1 lines deleted...]
-  <si>
     <t>La Cicciolina</t>
   </si>
   <si>
     <t>Lady Rain</t>
   </si>
   <si>
     <t>Closely related to  Flaming Navy (2021.g. by U S Navy Flag-Alcaldesa, by Nom du Jeu-Sitting on a Hill). 1st Gawler &amp; Barossa JC Cranes Services H.</t>
   </si>
   <si>
     <t>Lady Zafira</t>
   </si>
   <si>
     <t>Closely related to  Grey Invador (2020.g. by Reliable Man-My Game, by Montjeu-Mary Robinson). 1st Woodville-Pahiatua RC Junction Wines H.</t>
   </si>
   <si>
     <t>La Flora Belle</t>
   </si>
   <si>
     <t>Out of a sibling to  ROMANOFF (2022.c. by Belardo-Tsarina Belle, by Stravinsky-Empress Belle). 1st New Zealand Two Thousand Guineas Gr.1Out of a sibling to  ROMANOFF (2022.c. by Belardo-Tsarina Belle, by Stravinsky-Empress Belle). 3rd BOP RC James and Annie Sarten Memorial S. Gr.2From the same family as  TUTUKAKA - CAVALRY (MAL.) (2018.g. by Tavistock-Meleka Belle, by Iffraaj-Empress Belle). 2nd Auckland TR Karaka Million 3YO Classic (R) LFrom the same family as  TUTUKAKA - CAVALRY (MAL.) (2018.g. by Tavistock-Meleka Belle, by Iffraaj-Empress Belle). 3rd Selangor TC Sports Toto Supreme Challenge Cup LFrom the same family as  Lyrics 'n' Song (2022.f. by Written Tycoon-Melody Belle, by Commands-Meleka Belle). 1st Southside Racing Challenge Maiden P.From the same family as  Lyrics 'n' Song (2022.f. by Written Tycoon-Melody Belle, by Commands-Meleka Belle). 3rd MRC (Caulfield) Twilight Glow S. L</t>
   </si>
   <si>
     <t>La Tardigrada</t>
   </si>
   <si>
     <t>Out of a sibling to  Tietar (2020.f. by Almanzor-Phenetic, by Zamindar-Starfan). 1st Clarence River JC Jacaranda Crown H.Out of a sibling to  Tietar (2020.f. by Almanzor-Phenetic, by Zamindar-Starfan). 1st Clarence River JC Dougherty Property H.</t>
   </si>
   <si>
     <t>Leonaroar</t>
   </si>
   <si>
     <t>From the same family as  Tsitsipas (2021.g. by Staphanos-Lioness, by Generous-Blue Satin). 1st MRC (Mornington) Barmah Park Restaurant H.</t>
   </si>
   <si>
     <t>Lets Have Some Fun</t>
   </si>
   <si>
     <t>Half-Sister to  Zed or Alive (2020.g. by Zed-Lets Have Some Fun, by Encosta de Lago-Wooden Melody). 2nd Selangor TC Rainforest Wonder H.</t>
   </si>
   <si>
+    <t>Limbo Down</t>
+  </si>
+  <si>
+    <t>Sister to  In Limbo (2022.f. by Hellbent-Limbo Down, by Fastnet Rock-Bimbo Limbo). 1st Wyong RC In Loving Memory of Barbara Runciman Maiden P.</t>
+  </si>
+  <si>
     <t>Circus Maximus</t>
   </si>
   <si>
     <t>Lips of an Angel</t>
   </si>
   <si>
     <t>Half-Sister to  Thats Charming (2019.g. by Charm Spirit-Lips of an Angel, by Falkirk-Guinevere). 3rd CJC Vip Frames H.Closely related to  Tophet (2021.g. by Hellbent-Etoile, by Pour Moi-Mia le Fay). 1st Ballina JC Koala Farms H.</t>
   </si>
   <si>
+    <t>Los Vargas</t>
+  </si>
+  <si>
+    <t>Brother to  Mi Bella (2020.f. by Per Incanto-Los Vargas, by Fast 'n' Famous-Just Diamonds). 2nd CJC Fab Four Beatles H.</t>
+  </si>
+  <si>
     <t>Maenoha</t>
   </si>
   <si>
-    <t>Half-Sister to  Cuesta (2020.f. by El Roca-Maenoha, by Bachelor Duke-Arthena). 1st Newcastle JC Russell's Earthmoving Super Maiden P.Half-Sister to  Cuesta (2020.f. by El Roca-Maenoha, by Bachelor Duke-Arthena). 2nd Orange JC Buckley's Carpet Court P.Half-Sister to  Cuesta (2020.f. by El Roca-Maenoha, by Bachelor Duke-Arthena). 2nd Gosford RC Ciaran Curley CupHalf-Sister to  Cuesta (2020.f. by El Roca-Maenoha, by Bachelor Duke-Arthena). 2nd Orange JC Ophir Hotel Maiden H.</t>
+    <t>Closely related to  Flamboyance (2020.g. by Wrote-Keely Be, by Roc de Cambes-Arthena). 1st CJC Racecourse Hotel H.Half-Sister to  Cuesta (2020.f. by El Roca-Maenoha, by Bachelor Duke-Arthena). 1st Newcastle JC Russell's Earthmoving Super Maiden P.Half-Sister to  Cuesta (2020.f. by El Roca-Maenoha, by Bachelor Duke-Arthena). 2nd Orange JC Buckley's Carpet Court P.Half-Sister to  Cuesta (2020.f. by El Roca-Maenoha, by Bachelor Duke-Arthena). 2nd Gosford RC Ciaran Curley CupHalf-Sister to  Cuesta (2020.f. by El Roca-Maenoha, by Bachelor Duke-Arthena). 2nd Newcastle JC Jack Newton H.Half-Sister to  Cuesta (2020.f. by El Roca-Maenoha, by Bachelor Duke-Arthena). 2nd Orange JC Ophir Hotel Maiden H.</t>
   </si>
   <si>
     <t>Malambo</t>
   </si>
   <si>
     <t>Out of a sibling to  Grove Street (2021.c. by Ferrando-Dancing Song, by Senor Pete-Dance on Fire). 1st Reefton JC RJ McCann and GJ Kennedy H.From the same family as  Texas Dolly (2020.f. by Ace High-Saveadance, by Savabeel-Dance on Fire). 1st CJC NZB Insurance H.From the same family as  Texas Dolly (2020.f. by Ace High-Saveadance, by Savabeel-Dance on Fire). 3rd CJC Pegasus S. LClosely related to  The Final Word (2019.g. by Rich Enuff-Nutbush, by Savabeel-Dancing Song). 1st Alice Springs TC Ladbrokes H.Closely related to  Lucky Ferrando (2022.g. by Ferrando-Avicii, by Duelled-Dancing Song). 1st Central Otago RC Omakau Auto Centre Maiden S.</t>
   </si>
   <si>
     <t>Marija</t>
   </si>
   <si>
     <t>Out of a sibling to  Warsaw - Huge Wave (H.K.) (2019.g. by Vadamos-Stanica, by Zabeel-Love Connection). 1st HKJC Shing Yip H.Out of a sibling to  Warsaw - Huge Wave (H.K.) (2019.g. by Vadamos-Stanica, by Zabeel-Love Connection). 2nd HKJC January Cup Gr.3</t>
   </si>
   <si>
     <t>Mary Quant</t>
   </si>
   <si>
     <t>Half-Sister to  Fashionable (2022.f. by Savabeel-Mary Quant, by O'Reilly-Legs). 4th VRC (Flemington) Wakeful S. Gr.2</t>
   </si>
   <si>
     <t>Matauri</t>
   </si>
   <si>
     <t>Closely related to  Regal Ripper (2022.g. by Zousain-Fairy Wand, by Redoute's Choice-Miss Delveen). 1st SAJC (Morphettville) Sportsbet Maiden P.Closely related to  Gem Tycoon (2022.g. by Written Tycoon-Perfect Gem, by Iffraaj-Calveen). 1st Shoalhaven City TC Solomon Motor Group Maiden H.</t>
   </si>
   <si>
     <t>Matter of Fact</t>
   </si>
   <si>
     <t>Out of a sibling to  OCEAN BEYOND (2017.g. by Ocean Park-Frankly, by Pins-O'Really). 1st Woodford CupOut of a sibling to  OCEAN BEYOND (2017.g. by Ocean Park-Frankly, by Pins-O'Really). 3rd MRC (Caulfield) Eclipse S. Gr.3From the same family as  Detonator Jack (2018.g. by Jakkalberry-Red Delicious, by No Excuse Needed-Aroon). 2nd VRC (Flemington) Chester Manifold S. LFrom the same family as  Detonator Jack (2018.g. by Jakkalberry-Red Delicious, by No Excuse Needed-Aroon). 3rd MRC (Sandown) Lord S. LFrom the same family as  Detonator Jack (2018.g. by Jakkalberry-Red Delicious, by No Excuse Needed-Aroon). 4th MRC (Caulfield) Eclipse S. Gr.3</t>
   </si>
   <si>
     <t>Mawzoona</t>
   </si>
   <si>
     <t>Closely related to  AMMIRATI (2022.c. by Savabeel-Happily, by Pins-Merrily). 1st Levin RC Wellington S. Gr.3Closely related to  AMMIRATI (2022.c. by Savabeel-Happily, by Pins-Merrily). 1st Auckland TR Gingernuts Salver LClosely related to  AMMIRATI (2022.c. by Savabeel-Happily, by Pins-Merrily). 1st Rotorua RC Hotel Rotorua Maiden S.From the same family as  KRAKARIB (2020.g. by Ribchester-Skagerrak, by Dawn Approach-Itameri). 1st Ipswich TC (Ipswich) Seven News H.</t>
   </si>
   <si>
     <t>Maxmara</t>
   </si>
   <si>
-    <t>Closely related to  Double Win (2019.g. by Burgundy-Salsa, by O'Reilly-Ungaro). 1st HKJC Lukfook Jewellery Love is Beauty H.Closely related to  Double Win (2019.g. by Burgundy-Salsa, by O'Reilly-Ungaro). 1st HKJC Shek Lei Pui H.Half-Brother to  Mad Max (2020.g. by Savabeel-Maxmara, by O'Reilly-Ungaro). 1st Auckland TR Listen Live on Sportnation H.Closely related to  Moschino (2021.f. by Ten Sovereigns-Botanic, by Stravinsky-Salsa). 1st Auckland TR Myracehorse H.</t>
+    <t>Closely related to  Moschino (2021.f. by Ten Sovereigns-Botanic, by Stravinsky-Salsa). 1st Auckland TR Jo Giles S.Closely related to  Moschino (2021.f. by Ten Sovereigns-Botanic, by Stravinsky-Salsa). 1st Auckland TR Myracehorse H.Closely related to  Double Win (2019.g. by Burgundy-Salsa, by O'Reilly-Ungaro). 1st HKJC Lukfook Jewellery Love is Beauty H.Closely related to  Double Win (2019.g. by Burgundy-Salsa, by O'Reilly-Ungaro). 1st HKJC Shek Lei Pui H.Half-Brother to  Mad Max (2020.g. by Savabeel-Maxmara, by O'Reilly-Ungaro). 1st Auckland TR Listen Live on Sportnation H.</t>
   </si>
   <si>
     <t>Membership</t>
   </si>
   <si>
     <t>Half-Brother to  Kindling Spark (2020.f. by Manhattan Rain-Membership, by All American-Lodore Falls). 4th CJC Metropolitan Trophy LOut of a sibling to  Cumbrian Queen (2019.f. by Fiorente-Lodore Falls, by Redoute's Choice-Lodore Magic). 1st Tumut TC Sounds of the Mountains H.</t>
   </si>
   <si>
     <t>Mianina</t>
   </si>
   <si>
     <t>Closely related to  Sista Sugar (2021.f. by Too Darn Hot-Nina's Ballerina, by Savabeel-Nina From Pasadena). 1st Auckland TR Stella Artois Qualifier</t>
   </si>
   <si>
+    <t>Midtown Manhattan</t>
+  </si>
+  <si>
+    <t>From the same family as  Hard Jakka (2022.g. by All Too Hard-Miss Jakeo, by Unbridled's Song-Lady Jakeo). 1st Wyong RC Bella Group Services Maiden H.</t>
+  </si>
+  <si>
     <t>Miss Banff</t>
   </si>
   <si>
     <t>Out of a sibling to  Bucareli Bay - Victory Sky (H.K.) (2020.g. by U S Navy Flag-No Tricks, by Savabeel-Mezaire). 1st HKJC Chevalier Enterprise Digital Solutions H.Out of a sibling to  Bucareli Bay - Victory Sky (H.K.) (2020.g. by U S Navy Flag-No Tricks, by Savabeel-Mezaire). 1st HKJC Tai Tong Shan H.</t>
   </si>
   <si>
     <t>Miss Contessa</t>
   </si>
   <si>
     <t>Closely related to  Miss Black Diamond (2019.f. by Russian Revolution-Miss Appleton, by Align-Our Aspiration). 1st Darwin TC Chris Williams Jewellers H.</t>
   </si>
   <si>
     <t>Miss Foxy Gal</t>
   </si>
   <si>
     <t>Sister to  Greenwich (2019.g. by War Decree-Miss Foxy Gal, by Foxwedge-Zugat). 2nd Taranaki RC Shez Sinsational H.</t>
   </si>
   <si>
     <t>Wrote</t>
   </si>
   <si>
     <t>Miss Motown</t>
   </si>
   <si>
-    <t>Closely related to  Onavuitton (2022.g. by Castelvecchio-Vuitton, by Rothesay-Miss Vandal). 1st Southside Racing Karaka Maiden P.Closely related to  Wootten Hyde (2022.g. by Wootton Bassett-Boudicea Belle, by Smart Missile-Miss Vandal). 1st BRC (Doomben) Gibson Maiden P.Closely related to  Don Pedro - King Pedro (Aus.) (2021.g. by Eminent-Jiving, by O'Reilly-Miss Motown). 1st Gosford RC Rustic Touch Custom Builder P.Closely related to  Don Pedro - King Pedro (Aus.) (2021.g. by Eminent-Jiving, by O'Reilly-Miss Motown). 2nd ATC (Rosehill) Captivant at Kia Ora H.Closely related to  Don Pedro - King Pedro (Aus.) (2021.g. by Eminent-Jiving, by O'Reilly-Miss Motown). 2nd ATC (Randwick) Schweppes H.Half-Brother to  Maristela (2021.f. by Ocean Park-Miss Motown, by Darci Brahma-Miss Vandal). 2nd Drouin DRC Baw Baw Accident Repair Maiden P.Half-Brother to  Maristela (2021.f. by Ocean Park-Miss Motown, by Darci Brahma-Miss Vandal). 3rd Sapphire Coast TC Maiden P.</t>
+    <t>Closely related to  Onavuitton (2022.g. by Castelvecchio-Vuitton, by Rothesay-Miss Vandal). 1st Southside Racing Karaka Maiden P.Closely related to  Wootten Hyde (2022.g. by Wootton Bassett-Boudicea Belle, by Smart Missile-Miss Vandal). 1st BRC (Doomben) Gibson Maiden P.Closely related to  Don Pedro - King Pedro (Aus.) (2021.g. by Eminent-Jiving, by O'Reilly-Miss Motown). 1st Gosford RC Rustic Touch Custom Builder P.Closely related to  Don Pedro - King Pedro (Aus.) (2021.g. by Eminent-Jiving, by O'Reilly-Miss Motown). 2nd ATC (Rosehill) Captivant at Kia Ora H.Closely related to  Don Pedro - King Pedro (Aus.) (2021.g. by Eminent-Jiving, by O'Reilly-Miss Motown). 2nd ATC (Randwick) Schweppes H.Closely related to  Deepfield King (2021.g. by Deep Field-Mistress Mace, by Swiss Ace-Miss Vandal). 1st Parkes JC PFD Food Services Maiden P.Half-Brother to  Maristela (2021.f. by Ocean Park-Miss Motown, by Darci Brahma-Miss Vandal). 2nd Drouin DRC Baw Baw Accident Repair Maiden P.Half-Brother to  Maristela (2021.f. by Ocean Park-Miss Motown, by Darci Brahma-Miss Vandal). 3rd Sapphire Coast TC Maiden P.</t>
   </si>
   <si>
     <t>Miss Scandinavia</t>
   </si>
   <si>
-    <t>From the same family as  Duvana (2021.g. by Dundeel-Stay With Me, by Street Cry-Miss Finland). 1st Newcastle JC All Park Projects H.</t>
+    <t>From the same family as  Duvana (2021.g. by Dundeel-Stay With Me, by Street Cry-Miss Finland). 1st ATC (Warwick Farm) Ole Kirk First Yearlings H.From the same family as  Duvana (2021.g. by Dundeel-Stay With Me, by Street Cry-Miss Finland). 1st Newcastle JC All Park Projects H.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1562,51 +1604,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D178"/>
+  <dimension ref="A1:D184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>3</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>569</v>
       </c>
@@ -2426,1684 +2468,1768 @@
         <v>35</v>
       </c>
       <c r="C60" t="s">
         <v>146</v>
       </c>
       <c r="D60" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>657</v>
       </c>
       <c r="B61" t="s">
         <v>35</v>
       </c>
       <c r="C61" t="s">
         <v>148</v>
       </c>
       <c r="D61" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="B62" t="s">
-        <v>77</v>
+        <v>150</v>
       </c>
       <c r="C62" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D62" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="B63" t="s">
-        <v>114</v>
+        <v>153</v>
       </c>
       <c r="C63" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D63" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="B64" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="C64" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D64" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B65" t="s">
-        <v>156</v>
+        <v>114</v>
       </c>
       <c r="C65" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D65" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="B66" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D66" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>676</v>
+        <v>670</v>
       </c>
       <c r="B67" t="s">
-        <v>29</v>
+        <v>162</v>
       </c>
       <c r="C67" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D67" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="B68" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C68" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D68" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="B69" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="C69" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D69" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="B70" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D70" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="B71" t="s">
-        <v>35</v>
+        <v>89</v>
       </c>
       <c r="C71" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D71" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="B72" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="C72" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D72" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="B73" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C73" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D73" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B74" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D74" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B75" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D75" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="B76" t="s">
         <v>48</v>
       </c>
       <c r="C76" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D76" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="B77" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="C77" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D77" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="B78" t="s">
         <v>48</v>
       </c>
       <c r="C78" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D78" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="B79" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="C79" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D79" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="B80" t="s">
-        <v>186</v>
+        <v>48</v>
       </c>
       <c r="C80" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D80" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="B81" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C81" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D81" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="B82" t="s">
-        <v>35</v>
+        <v>192</v>
       </c>
       <c r="C82" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D82" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="B83" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C83" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D83" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="B84" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="C84" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D84" t="s">
-        <v>84</v>
+        <v>198</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="B85" t="s">
-        <v>196</v>
+        <v>12</v>
       </c>
       <c r="C85" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D85" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="B86" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="C86" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D86" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B87" t="s">
-        <v>48</v>
+        <v>203</v>
       </c>
       <c r="C87" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D87" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="B88" t="s">
-        <v>203</v>
+        <v>48</v>
       </c>
       <c r="C88" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>48</v>
       </c>
       <c r="C89" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D89" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="B90" t="s">
-        <v>12</v>
+        <v>210</v>
       </c>
       <c r="C90" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D90" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="B91" t="s">
-        <v>4</v>
+        <v>213</v>
       </c>
       <c r="C91" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D91" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="B92" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C92" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D92" t="s">
-        <v>181</v>
+        <v>217</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="B93" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="C93" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D93" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="B94" t="s">
-        <v>114</v>
+        <v>4</v>
       </c>
       <c r="C94" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D94" t="s">
-        <v>217</v>
+        <v>187</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="B95" t="s">
-        <v>218</v>
+        <v>12</v>
       </c>
       <c r="C95" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D95" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="B96" t="s">
-        <v>221</v>
+        <v>114</v>
       </c>
       <c r="C96" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D96" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="B97" t="s">
-        <v>12</v>
+        <v>225</v>
       </c>
       <c r="C97" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D97" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="B98" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C98" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D98" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="B99" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C99" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D99" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="B100" t="s">
-        <v>35</v>
+        <v>233</v>
       </c>
       <c r="C100" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D100" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="B101" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D101" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="B102" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="C102" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D102" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>128</v>
       </c>
       <c r="C103" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D103" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="B104" t="s">
-        <v>240</v>
+        <v>48</v>
       </c>
       <c r="C104" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D104" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="B105" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C105" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D105" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="B106" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C106" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D106" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="B107" t="s">
-        <v>29</v>
+        <v>250</v>
       </c>
       <c r="C107" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D107" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="B108" t="s">
-        <v>82</v>
+        <v>253</v>
       </c>
       <c r="C108" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D108" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="B109" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="C109" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D109" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="B110" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="C110" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D110" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="B111" t="s">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D111" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="B112" t="s">
-        <v>259</v>
+        <v>63</v>
       </c>
       <c r="C112" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D112" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="B113" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="C113" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D113" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="B114" t="s">
-        <v>4</v>
+        <v>253</v>
       </c>
       <c r="C114" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D114" t="s">
-        <v>119</v>
+        <v>267</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="B115" t="s">
-        <v>203</v>
+        <v>268</v>
       </c>
       <c r="C115" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D115" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="B116" t="s">
-        <v>114</v>
+        <v>98</v>
       </c>
       <c r="C116" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="D116" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="B117" t="s">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="C117" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="D117" t="s">
-        <v>270</v>
+        <v>119</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="B118" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="C118" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D118" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="B119" t="s">
-        <v>4</v>
+        <v>114</v>
       </c>
       <c r="C119" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D119" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="B120" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="C120" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D120" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="B121" t="s">
-        <v>48</v>
+        <v>192</v>
       </c>
       <c r="C121" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D121" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="B122" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="C122" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D122" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="B123" t="s">
-        <v>281</v>
+        <v>12</v>
       </c>
       <c r="C123" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D123" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="B124" t="s">
         <v>48</v>
       </c>
       <c r="C124" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D124" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="B125" t="s">
-        <v>186</v>
+        <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D125" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="B126" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C126" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D126" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="B127" t="s">
-        <v>203</v>
+        <v>48</v>
       </c>
       <c r="C127" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D127" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="B128" t="s">
-        <v>12</v>
+        <v>192</v>
       </c>
       <c r="C128" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D128" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129">
-        <v>770</v>
+        <v>765</v>
       </c>
       <c r="B129" t="s">
-        <v>29</v>
+        <v>297</v>
       </c>
       <c r="C129" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D129" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130">
-        <v>771</v>
+        <v>766</v>
       </c>
       <c r="B130" t="s">
-        <v>117</v>
+        <v>210</v>
       </c>
       <c r="C130" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D130" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="B131" t="s">
         <v>12</v>
       </c>
       <c r="C131" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D131" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="B132" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="C132" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D132" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="B133" t="s">
-        <v>303</v>
+        <v>117</v>
       </c>
       <c r="C133" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D133" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134">
-        <v>777</v>
+        <v>773</v>
       </c>
       <c r="B134" t="s">
-        <v>306</v>
+        <v>12</v>
       </c>
       <c r="C134" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D134" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135">
-        <v>778</v>
+        <v>774</v>
       </c>
       <c r="B135" t="s">
-        <v>309</v>
+        <v>12</v>
       </c>
       <c r="C135" t="s">
         <v>310</v>
       </c>
       <c r="D135" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="B136" t="s">
-        <v>138</v>
+        <v>312</v>
       </c>
       <c r="C136" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D136" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="B137" t="s">
-        <v>35</v>
+        <v>315</v>
       </c>
       <c r="C137" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D137" t="s">
-        <v>105</v>
+        <v>317</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="B138" t="s">
-        <v>35</v>
+        <v>318</v>
       </c>
       <c r="C138" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D138" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="B139" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="C139" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="D139" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="B140" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="C140" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="D140" t="s">
-        <v>320</v>
+        <v>105</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="B141" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
       <c r="C141" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D141" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="B142" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="D142" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143">
-        <v>790</v>
+        <v>784</v>
       </c>
       <c r="B143" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="C143" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D143" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144">
-        <v>791</v>
+        <v>785</v>
       </c>
       <c r="B144" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C144" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D144" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="B145" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="C145" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D145" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146">
-        <v>794</v>
+        <v>790</v>
       </c>
       <c r="B146" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="C146" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D146" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147">
-        <v>796</v>
+        <v>791</v>
       </c>
       <c r="B147" t="s">
-        <v>89</v>
+        <v>117</v>
       </c>
       <c r="C147" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D147" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="B148" t="s">
-        <v>156</v>
+        <v>114</v>
       </c>
       <c r="C148" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D148" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="B149" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="C149" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D149" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="B150" t="s">
-        <v>339</v>
+        <v>89</v>
       </c>
       <c r="C150" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D150" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="B151" t="s">
-        <v>117</v>
+        <v>162</v>
       </c>
       <c r="C151" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D151" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="B152" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C152" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D152" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="B153" t="s">
-        <v>196</v>
+        <v>348</v>
       </c>
       <c r="C153" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D153" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="B154" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C154" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D154" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="B155" t="s">
-        <v>350</v>
+        <v>7</v>
       </c>
       <c r="C155" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="D155" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156">
-        <v>807</v>
+        <v>803</v>
       </c>
       <c r="B156" t="s">
-        <v>353</v>
+        <v>203</v>
       </c>
       <c r="C156" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D156" t="s">
-        <v>290</v>
+        <v>356</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="B157" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="C157" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D157" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158">
-        <v>811</v>
+        <v>805</v>
       </c>
       <c r="B158" t="s">
-        <v>35</v>
+        <v>359</v>
       </c>
       <c r="C158" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D158" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="B159" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="C159" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D159" t="s">
-        <v>360</v>
+        <v>299</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="B160" t="s">
         <v>35</v>
       </c>
       <c r="C160" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D160" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="B161" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="C161" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D161" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="B162" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="C162" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="D162" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="B163" t="s">
-        <v>367</v>
+        <v>35</v>
       </c>
       <c r="C163" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D163" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="B164" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="C164" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D164" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165">
-        <v>828</v>
+        <v>818</v>
       </c>
       <c r="B165" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="C165" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D165" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="B166" t="s">
-        <v>138</v>
+        <v>290</v>
       </c>
       <c r="C166" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D166" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167">
-        <v>833</v>
+        <v>822</v>
       </c>
       <c r="B167" t="s">
-        <v>48</v>
+        <v>377</v>
       </c>
       <c r="C167" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D167" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168">
-        <v>834</v>
+        <v>823</v>
       </c>
       <c r="B168" t="s">
-        <v>4</v>
+        <v>117</v>
       </c>
       <c r="C168" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D168" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="B169" t="s">
         <v>7</v>
       </c>
       <c r="C169" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D169" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="B170" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="C170" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D170" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="B171" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="C171" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D171" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="B172" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="C172" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D172" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="B173" t="s">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="C173" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="D173" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="B174" t="s">
-        <v>138</v>
+        <v>7</v>
       </c>
       <c r="C174" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D174" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="B175" t="s">
-        <v>117</v>
+        <v>48</v>
       </c>
       <c r="C175" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="D175" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="B176" t="s">
-        <v>288</v>
+        <v>48</v>
       </c>
       <c r="C176" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D176" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="B177" t="s">
-        <v>396</v>
+        <v>35</v>
       </c>
       <c r="C177" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D177" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178">
+        <v>839</v>
+      </c>
+      <c r="B178" t="s">
+        <v>29</v>
+      </c>
+      <c r="C178" t="s">
+        <v>400</v>
+      </c>
+      <c r="D178" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179">
+        <v>840</v>
+      </c>
+      <c r="B179" t="s">
+        <v>114</v>
+      </c>
+      <c r="C179" t="s">
+        <v>402</v>
+      </c>
+      <c r="D179" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180">
+        <v>842</v>
+      </c>
+      <c r="B180" t="s">
+        <v>138</v>
+      </c>
+      <c r="C180" t="s">
+        <v>404</v>
+      </c>
+      <c r="D180" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181">
+        <v>843</v>
+      </c>
+      <c r="B181" t="s">
+        <v>117</v>
+      </c>
+      <c r="C181" t="s">
+        <v>406</v>
+      </c>
+      <c r="D181" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182">
+        <v>844</v>
+      </c>
+      <c r="B182" t="s">
+        <v>297</v>
+      </c>
+      <c r="C182" t="s">
+        <v>408</v>
+      </c>
+      <c r="D182" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183">
+        <v>846</v>
+      </c>
+      <c r="B183" t="s">
+        <v>410</v>
+      </c>
+      <c r="C183" t="s">
+        <v>411</v>
+      </c>
+      <c r="D183" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184">
         <v>847</v>
       </c>
-      <c r="B178" t="s">
+      <c r="B184" t="s">
         <v>48</v>
       </c>
-      <c r="C178" t="s">
-[...3 lines deleted...]
-        <v>400</v>
+      <c r="C184" t="s">
+        <v>413</v>
+      </c>
+      <c r="D184" t="s">
+        <v>414</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">