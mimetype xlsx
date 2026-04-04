--- v0 (2025-12-23)
+++ v1 (2026-04-04)
@@ -12,587 +12,722 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Update</t>
   </si>
   <si>
     <t>Lot</t>
   </si>
   <si>
+    <t>Santos</t>
+  </si>
+  <si>
+    <t>Odisha</t>
+  </si>
+  <si>
+    <t>Half-Sister to  Clew Bay (2021.f. by Reliable Man-Odisha, by Darci Brahma-Cyclonic). 3rd Rotorua RC Shorts Cartage Contractors H.</t>
+  </si>
+  <si>
+    <t>Embellish</t>
+  </si>
+  <si>
+    <t>On Demand</t>
+  </si>
+  <si>
+    <t>From the same family as  Queen's Evidence (2022.f. by King's Legacy-Enjay, by High Chaparral-Gypsy's Daughter). 1st Wanganui JC La Nuova Dry Cleaners S.</t>
+  </si>
+  <si>
     <t>Armory</t>
   </si>
   <si>
     <t>Ostreidae</t>
   </si>
   <si>
     <t>Half-Sister to  Mongolian Spring (2022.g. by Contributer-Ostreidae, by Pierro-Oyster Island). 3rd Donald DRC Russ Studio Jewellers Maiden P.</t>
   </si>
   <si>
+    <t>Tarzino</t>
+  </si>
+  <si>
+    <t>Peroxide Blonde</t>
+  </si>
+  <si>
+    <t>Brother to  Bravo Six (2022.g. by Tarzino-Peroxide Blonde, by Mossman-Jolie Blonde). 3rd Albury RC Cup Hospitality Packages Sale Maiden P.</t>
+  </si>
+  <si>
     <t>Noverre</t>
   </si>
   <si>
     <t>Press Issue</t>
   </si>
   <si>
     <t>From the same family as  Maurice's Medad (2018.g. by Maurice-Presslist, by Librettist-Kaaptive Empress). 1st Kilcoy RC Christmas Cup</t>
   </si>
   <si>
+    <t>Ardrossan</t>
+  </si>
+  <si>
+    <t>Queen Kamada</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  Ascension (2021.f. by Almanzor-Shanro, by Lonhro-Sassy Soda). 1st Thames JC Pencarrow Stud H.</t>
+  </si>
+  <si>
+    <t>Almanzor</t>
+  </si>
+  <si>
+    <t>Queen of Pop</t>
+  </si>
+  <si>
+    <t>Half-Brother to  Amazing Fun (2019.g. by Tivaci-Queen of Pop, by Pins-Dame Mapperley). 2nd HKJC Swimming H.Half-Brother to  Concorde Star (2021.g. by Ardrossan-Queen of Pop, by Pins-Dame Mapperley). 1st HKJC Mercury H.Half-Brother to  Concorde Star (2021.g. by Ardrossan-Queen of Pop, by Pins-Dame Mapperley). 2nd HKJC Meteorites H.</t>
+  </si>
+  <si>
+    <t>Ribchester</t>
+  </si>
+  <si>
+    <t>Rainbow Lace</t>
+  </si>
+  <si>
+    <t>From the same family as  Knobelas (2021.f. by Belardo-Knowable, by Sacred Falls-Know All). 1st Southside Racing Browns Fertilisers H.From the same family as  Knobelas (2021.f. by Belardo-Knowable, by Sacred Falls-Know All). 3rd Auckland TR Aotearoa Classic Gr.3</t>
+  </si>
+  <si>
     <t>Banquo</t>
   </si>
   <si>
     <t>Regal Winks</t>
   </si>
   <si>
-    <t>Half-Brother to  DE ARMAS (2023.f. by Ardrossan-Regal Winks, by Rip Van Winkle-Regal Thrills). 1st Counties Challenge S. LFrom the same family as  Accredited (2019.g. by All Too Hard-Well Credentialled, by O'Reilly-Red Century). 4th ATC (Rosehill) Festival S. Gr.3From the same family as  Accredited (2019.g. by All Too Hard-Well Credentialled, by O'Reilly-Red Century). 4th BRC (Eagle Farm) Lough Neagh S. LHalf-Brother to  Arabella (2020.f. by Belardo-Regal Winks, by Rip Van Winkle-Regal Thrills). 3rd Te Aroha JC Harcourts Rural H.Closely related to  Justice for All (2022.f. by Turn Me Loose-Angel Child, by Anabaa-Regal Thrills). 1st Taranaki RC Pearl Series Maiden S.Half-Brother to  Triple Threat (2022.g. by Ribchester-Regal Winks, by Rip Van Winkle-Regal Thrills). 2nd Wairarapa RC Liquorland Maiden S.</t>
+    <t>Half-Brother to  DE ARMAS (2023.f. by Ardrossan-Regal Winks, by Rip Van Winkle-Regal Thrills). 1st Counties Challenge S. LHalf-Brother to  DE ARMAS (2023.f. by Ardrossan-Regal Winks, by Rip Van Winkle-Regal Thrills). 4th Auckland TR Karaka 2YO Million (R) LFrom the same family as  Accredited (2019.g. by All Too Hard-Well Credentialled, by O'Reilly-Red Century). 4th ATC (Rosehill) Festival S. Gr.3From the same family as  Accredited (2019.g. by All Too Hard-Well Credentialled, by O'Reilly-Red Century). 4th BRC (Eagle Farm) Lough Neagh S. LHalf-Brother to  Arabella (2020.f. by Belardo-Regal Winks, by Rip Van Winkle-Regal Thrills). 3rd Te Aroha JC Harcourts Rural H.Closely related to  Justice for All (2022.f. by Turn Me Loose-Angel Child, by Anabaa-Regal Thrills). 1st Taranaki RC Pearl Series Maiden S.Half-Brother to  Triple Threat (2022.g. by Ribchester-Regal Winks, by Rip Van Winkle-Regal Thrills). 2nd Wairarapa RC Liquorland Maiden S.</t>
   </si>
   <si>
     <t>The Bold One</t>
   </si>
   <si>
     <t>Rockoneve</t>
   </si>
   <si>
     <t>Out of a sibling to  THE SCUNNER (2019.g. by Shamexpress-Miss Daphne, by Diamond Express-Miss Katella). 1st WRC Spring Sprint Gr.3</t>
   </si>
   <si>
-    <t>Ardrossan</t>
+    <t>Royal Roc</t>
+  </si>
+  <si>
+    <t>From the same family as  Job Done (2022.g. by Snitzel-Di Lusso, by Lonhro-Doduo). 1st MRC Sportsbet H.From the same family as  Job Done (2022.g. by Snitzel-Di Lusso, by Lonhro-Doduo). 1st MRC BandM Infrastructure H.From the same family as  Job Done (2022.g. by Snitzel-Di Lusso, by Lonhro-Doduo). 2nd MRC (Caulfield) Manfred S. Gr.3From the same family as  Navigator (2019.g. by El Roca-Joiya, by Stravinsky-Doduo). 2nd WRC Telegraph S. Gr.1Out of a sibling to  Rock My Baby (2021.g. by El Roca-Palace Crown, by Bernardini-Doduo). 1st Ballina JC Fair Maiden P.</t>
   </si>
   <si>
     <t>Sacrosanct</t>
   </si>
   <si>
-    <t>Closely related to  Sinister Sauce (2020.f. by The Autumn Sun-Rosa Carolina, by Savabeel-Ombre Rose). 1st Latrobe Valley RC TRFM H.</t>
+    <t>Closely related to  Sinister Sauce (2020.f. by The Autumn Sun-Rosa Carolina, by Savabeel-Ombre Rose). 1st Latrobe Valley RC TRFM H.Closely related to  Sinister Sauce (2020.f. by The Autumn Sun-Rosa Carolina, by Savabeel-Ombre Rose). 1st Werribee RC Corio Waste Management H.</t>
   </si>
   <si>
     <t>Satono Aladdin</t>
   </si>
   <si>
     <t>Shadow Dancer</t>
   </si>
   <si>
-    <t>Half-Sister to  First Dance (2021.f. by Zousain-Shadow Dancer, by Snitzel-Dubai Express). 2nd Auckland TR Majestic Horse Floats H.Half-Sister to  First Dance (2021.f. by Zousain-Shadow Dancer, by Snitzel-Dubai Express). 2nd Auckland TR Stella Artois H.Closely related to  Holy Hell (2021.f. by Hellbent-Chabaud, by Lookin at Lucky-Rockadubai). 1st Albury RC Meredith Roof Plumbing Country Boosted H.</t>
+    <t>From the same family as  TORTURE (2023.f. by Sword of State-Ruthless Lady, by Keeper-Lady Dehere). 3rd Auckland TR Karaka 2YO Million (R) LHalf-Sister to  First Dance (2021.f. by Zousain-Shadow Dancer, by Snitzel-Dubai Express). 2nd Auckland TR Majestic Horse Floats H.Half-Sister to  First Dance (2021.f. by Zousain-Shadow Dancer, by Snitzel-Dubai Express). 2nd Auckland TR Stella Artois H.Closely related to  Holy Hell (2021.f. by Hellbent-Chabaud, by Lookin at Lucky-Rockadubai). 1st Albury RC Meredith Roof Plumbing Country Boosted H.Closely related to  Holy Hell (2021.f. by Hellbent-Chabaud, by Lookin at Lucky-Rockadubai). 1st Murrumbidgee TC Diageo Australia H.</t>
+  </si>
+  <si>
+    <t>King of Comedy</t>
+  </si>
+  <si>
+    <t>Shaylee Wilde</t>
+  </si>
+  <si>
+    <t>Half-Brother to  San Simeon (2019.g. by Zacinto-Shaylee Wilde, by Thorn Park-Sunlaw). 2nd Waikato TR Buccaneer Boats H.</t>
   </si>
   <si>
     <t>Staphanos</t>
   </si>
   <si>
     <t>Simply Put</t>
   </si>
   <si>
     <t>Closely related to  Streisand (2023.f. by Magnus-Zouper Star, by Zoustar-Simply the Best). 2nd VRC (Flemington) Inglis Banner 2YO S. (R) LClosely related to  Felasuvi (2021.f. by Star Witness-Carusmatic, by Domesday-Break Every Rule). 1st Kempsey RC Country Boosted H.Closely related to  Simply Nutbush (2020.g. by Vancouver-Tina Turban, by Helmet-Simply the Best). 1st Canberra RC Moby Dick's Tavern Maiden P.</t>
   </si>
   <si>
     <t>Profondo</t>
   </si>
   <si>
     <t>So Julia</t>
   </si>
   <si>
     <t>From the same family as  Blazerro (2018.g. by Pierro-Blazing Snitzel, by Snitzel-Trois Couleurs). 1st Burdekin RC Justin Scott Memorial H.</t>
   </si>
   <si>
     <t>Ace High</t>
   </si>
   <si>
     <t>Soleil Dore</t>
   </si>
   <si>
-    <t>Half-Brother to  Pacific Soldier (2020.g. by Turn Me Loose-Soleil Dore, by Medaglia d'Oro-Gretchen). 2nd Selangor TC Class 5 H.Closely related to  Wildspitze (2022.g. by Cool Aza Beel-Queen Daenerys, by Deep Field-Miralago). 1st Lockyer RC Ladbrokes Maiden P.</t>
-[...2 lines deleted...]
-    <t>King of Comedy</t>
+    <t>Closely related to  Sea Me Dance (2021.f. by Ocean Park-Danza Kuduro, by Savabeel-Night Danza). 1st Quirindi JC Elders Maiden P.Closely related to  Bonfidelity (2021.f. by Vanbrugh-Nightofpassion, by Don Eduardo-Night Danza). 1st Armidale JC Laing+Simmons P.Half-Brother to  Pacific Soldier (2020.g. by Turn Me Loose-Soleil Dore, by Medaglia d'Oro-Gretchen). 2nd Selangor TC Class 5 H.Half-Brother to  Pacific Soldier (2020.g. by Turn Me Loose-Soleil Dore, by Medaglia d'Oro-Gretchen). 3rd Selangor TC Shore Shopping Gallery S.Closely related to  Wildspitze (2022.g. by Cool Aza Beel-Queen Daenerys, by Deep Field-Miralago). 1st Lockyer RC Ladbrokes Maiden P.</t>
   </si>
   <si>
     <t>Spectacular Vision</t>
   </si>
   <si>
     <t>From the same family as  THE SCUNNER (2019.g. by Shamexpress-Miss Daphne, by Diamond Express-Miss Katella). 1st WRC Spring Sprint Gr.3Half-Sister to  Mammoth Mountain (2018.g. by Fastnet Rock-Spectacular Vision, by Mastercraftsman-Miss Krisdel). 2nd Coff's Harbour RC Hardwoods H.Half-Sister to  Mammoth Mountain (2018.g. by Fastnet Rock-Spectacular Vision, by Mastercraftsman-Miss Krisdel). 2nd Coff's Harbour RC Paradox Agency CupHalf-Sister to  Mammoth Mountain (2018.g. by Fastnet Rock-Spectacular Vision, by Mastercraftsman-Miss Krisdel). 3rd Inverell JC Diggers CupClosely related to  Miss Defy (2020.f. by Deep Field-Shezacraftsman, by Mastercraftsman-Miss Krisdel). 1st Canberra RC Canberra Festival of Speed P.</t>
   </si>
   <si>
-    <t>Santos</t>
-[...1 lines deleted...]
-  <si>
     <t>Sponge Baby</t>
   </si>
   <si>
     <t>From the same family as  ETERNAL WARRIOR (2023.c. by Extreme Warrior-Devout Hero, by No Nay Never-Perfect Persuasion). 1st MRC (Caulfield) Merson Cooper S. L</t>
   </si>
   <si>
+    <t>U S Navy Flag</t>
+  </si>
+  <si>
+    <t>Star of Kamada</t>
+  </si>
+  <si>
     <t>Eminent</t>
   </si>
   <si>
     <t>Stratum Strikes</t>
   </si>
   <si>
-    <t>Closely related to  Little Paradise (2021.g. by Toronado-Devil in Her Heart, by Star Witness-Mabkhara). 1st HKJC Salisbury H.Closely related to  Manythanks Forever (2020.g. by Star Witness-Bukzel, by Snitzel-Bukhoor). 1st HKJC Amaryllis H.</t>
+    <t>Closely related to  Little Paradise (2021.g. by Toronado-Devil in Her Heart, by Star Witness-Mabkhara). 1st HKJC Salisbury H.Closely related to  Little Paradise (2021.g. by Toronado-Devil in Her Heart, by Star Witness-Mabkhara). 1st HKJC Racing Club CupClosely related to  Manythanks Forever (2020.g. by Star Witness-Bukzel, by Snitzel-Bukhoor). 1st HKJC Amaryllis H.</t>
+  </si>
+  <si>
+    <t>Reliable Man</t>
+  </si>
+  <si>
+    <t>Taco Tiger</t>
+  </si>
+  <si>
+    <t>Half-Brother to  Star Onehundred (2022.f. by Earthlight-Taco Tiger, by Tavistock-Astucious). 2nd Taranaki RC Peninsular Resort Maiden S.</t>
   </si>
   <si>
     <t>Redwood</t>
   </si>
   <si>
     <t>Test My Resolve</t>
   </si>
   <si>
     <t>Closely related to  Single Choice (2022.g. by Anders-Sebring Sally, by Sebring-Donna Amata). 3rd VRC (Flemington) Carbine Club S. Gr.3</t>
   </si>
   <si>
-    <t>Tarzino</t>
-[...1 lines deleted...]
-  <si>
     <t>The White Queen</t>
   </si>
   <si>
-    <t>Closely related to  Empirical (2022.g. by Eminent-Pink Bubbles, by Pins-Madame Echezeaux). 1st Woodville-Pahiatua RC Blooming Candles Maiden S.Half-Brother to  Jikon (2021.f. by Staphanos-The White Queen, by Cape Blanco-Madame Echezeaux). 2nd Winton JC Advance Agriculture Maiden S.</t>
+    <t>Closely related to  Empirical (2022.g. by Eminent-Pink Bubbles, by Pins-Madame Echezeaux). 1st Woodville-Pahiatua RC Blooming Candles Maiden S.Half-Brother to  Jikon (2021.f. by Staphanos-The White Queen, by Cape Blanco-Madame Echezeaux). 1st Riverton RC Barrett AG S.Half-Brother to  Jikon (2021.f. by Staphanos-The White Queen, by Cape Blanco-Madame Echezeaux). 2nd Winton JC Advance Agriculture Maiden S.</t>
   </si>
   <si>
     <t>Divine Prophet</t>
   </si>
   <si>
     <t>Twilight Sky</t>
   </si>
   <si>
     <t>Half-Brother to  Luckytobehere (2022.f. by Proisir-Twilight Sky, by Savabeel-Hurricane Fashion). 3rd Taranaki RC Caci Clinic Maiden S.</t>
   </si>
   <si>
     <t>Shocking</t>
   </si>
   <si>
     <t>Vegas Wink</t>
   </si>
   <si>
-    <t>From the same family as  GRINGOTTS (2019.g. by Per Incanto-Miss Bluebell, by Savabeel-Operavega). 1st ATC (Randwick) The Big DanceFrom the same family as  GRINGOTTS (2019.g. by Per Incanto-Miss Bluebell, by Savabeel-Operavega). 1st Illawarra TC The GongFrom the same family as  VEGAS QUEEN (2021.f. by Proisir-Miss Vegas, by Carlton House-Operavega). 1st Auckland TR NHR Group H.Brother to  Billy Blinx (2021.g. by Shocking-Vegas Wink, by Buffalo Man-Vegas Dancer). 1st Auckland TR Dunstan Stayers Qualifier</t>
+    <t>From the same family as  GRINGOTTS (2019.g. by Per Incanto-Miss Bluebell, by Savabeel-Operavega). 1st ATC (Randwick) The Big DanceFrom the same family as  GRINGOTTS (2019.g. by Per Incanto-Miss Bluebell, by Savabeel-Operavega). 1st Illawarra TC The GongFrom the same family as  VEGAS QUEEN (2021.f. by Proisir-Miss Vegas, by Carlton House-Operavega). 1st Auckland TR NHR Group H.From the same family as  VEGAS QUEEN (2021.f. by Proisir-Miss Vegas, by Carlton House-Operavega). 1st Auckland TR Pearl Series S.Brother to  Billy Blinx (2021.g. by Shocking-Vegas Wink, by Buffalo Man-Vegas Dancer). 1st Auckland TR Dunstan Stayers Qualifier</t>
   </si>
   <si>
     <t>Vickezzcristal</t>
   </si>
   <si>
     <t>Half-Brother to  Cosmopolitan (2022.f. by Anders-Vickezzcristal, by Big Brown-Vickezzchardonnay). 1st Te Aroha JC Rural Services Maiden S.Out of a sibling to  Vickezzmargaux (2020.f. by Eminent-Vickezzchardonnay, by Don Eduardo-Our Rosalee). 1st Levin RC Keep it Simple Maiden S.</t>
   </si>
   <si>
     <t>Vinavion</t>
   </si>
   <si>
-    <t>From the same family as  In Her Stride (2018.f. by Stratum Star-Daunting, by Testa Rossa-She's Lovely). 1st Terang Co-Op Mitre H.Closely related to  Eternity Star (2020.g. by Vancouver-Madame Margaux, by Declaration of War-Vinavion). 1st Murrumbidgee TC JRC Electrical Services Maiden P.</t>
+    <t>From the same family as  In Her Stride (2018.f. by Stratum Star-Daunting, by Testa Rossa-She's Lovely). 1st Terang Co-Op Mitre H.From the same family as  In Her Stride (2018.f. by Stratum Star-Daunting, by Testa Rossa-She's Lovely). 1st Sale TC Ladbrokes H.Closely related to  Eternity Star (2020.g. by Vancouver-Madame Margaux, by Declaration of War-Vinavion). 1st Murrumbidgee TC JRC Electrical Services Maiden P.</t>
+  </si>
+  <si>
+    <t>Vironvay</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  Tanana (2020.f. by Almanzor-Krsdahl, by Rock of Gibraltar-Marquise). 1st Sapphire Coast TC Tathra Beach House Maiden H.</t>
+  </si>
+  <si>
+    <t>The Chosen One</t>
+  </si>
+  <si>
+    <t>Vitani</t>
+  </si>
+  <si>
+    <t>From the same family as  Tsitsipas (2021.g. by Staphanos-Lioness, by Generous-Blue Satin). 1st MRC (Mornington) Barmah Park Restaurant H.Out of a sibling to  Whiskers Harbour (2021.g. by Ocean Park-Queen of Lions, by King of Kings-Lioness). 1st WATC (Ascot) Bisley Workwear Maiden P.</t>
   </si>
   <si>
     <t>Hanseatic</t>
   </si>
   <si>
     <t>Worth Bottling</t>
   </si>
   <si>
     <t>Closely related to  Sabeeria (2022.f. by Savabeel-Cagliari, by O'Reilly-Clerio). 1st Seymour RC Height Insurance Agencies Maiden P.</t>
   </si>
   <si>
     <t>Xtrarose</t>
   </si>
   <si>
     <t>From the same family as  QALI AL FARRASHA (2020.f. by Almanzor-Nucleonic, by Burgundy-Mexican Rose). 1st Auckland Thoroughbred Breeders' S. Gr.2From the same family as  QALI AL FARRASHA (2020.f. by Almanzor-Nucleonic, by Burgundy-Mexican Rose). 4th Waikato TR Cal Isuzu S. Gr.2Out of a sibling to  Rosa Incanta (2022.f. by Per Incanto-Latin Rose, by Mastercraftsman-Down View). 1st Newcastle JC Hunt Hospitality Maiden H.</t>
   </si>
   <si>
+    <t>Almasa</t>
+  </si>
+  <si>
+    <t>Sister to  Touchofclass (2020.f. by Ardrossan-Almasa, by Tale of the Cat-Mazarine). 2nd SCTC (Sunshine Coast) TAB H.</t>
+  </si>
+  <si>
     <t>Amanjena</t>
   </si>
   <si>
-    <t>Closely related to  Lethal Love (2022.f. by All Too Hard-The Black Widow, by Sepoy-Miss Alabama). 1st Hawkesbury RC Skinner Earthmoving Maiden H.Closely related to  Lethal Love (2022.f. by All Too Hard-The Black Widow, by Sepoy-Miss Alabama). 1st Bathurst TC Heat of the Rising Star H.</t>
+    <t>Closely related to  Tarzing (2021.g. by Tarzino-Coyote Miss, by Commands-Miss Alabama). 1st MVRC (Geelong) Rex Gorell H.Closely related to  Tarzing (2021.g. by Tarzino-Coyote Miss, by Commands-Miss Alabama). 1st Seymour RC Stephen Brown Racing Maiden P.Closely related to  Lethal Love (2022.f. by All Too Hard-The Black Widow, by Sepoy-Miss Alabama). 1st Hawkesbury RC Skinner Earthmoving Maiden H.Closely related to  Lethal Love (2022.f. by All Too Hard-The Black Widow, by Sepoy-Miss Alabama). 1st Bathurst TC Heat of the Rising Star H.</t>
+  </si>
+  <si>
+    <t>Derryn</t>
+  </si>
+  <si>
+    <t>Ambitious Beauty</t>
+  </si>
+  <si>
+    <t>Brother to  Shoes (2020.f. by Derryn-Ambitious Beauty, by Towkay-Make Up). 2nd Auckland TR Skycity H.</t>
   </si>
   <si>
     <t>Sword of State</t>
   </si>
   <si>
     <t>Ambush City</t>
   </si>
   <si>
     <t>From the same family as  Fabulantes (2022.g. by Star Turn-Funtantes, by Easy Rocking-Cantantes). 1st SCTC (Sunshine Coast) Integrale Homes H.Closely related to  Worksmeup (2021.f. by Agitate-Swiss Love, by Swiss Ace-Notre Amour). 1st Emerald JC Robert Bell Memorial Maiden P.</t>
   </si>
   <si>
     <t>Circus Maximus</t>
   </si>
   <si>
     <t>Artemis</t>
   </si>
   <si>
     <t>Half-Brother to  Sunny da Best (2020.g. by Proisir-Artemis, by Thorn Park-Diamantaire). 2nd HKJC Canmake Tokyo H.</t>
   </si>
   <si>
     <t>Time Test</t>
   </si>
   <si>
     <t>Baby Shacks</t>
   </si>
   <si>
     <t>Closely related to  SIR ALBERT (2019.g. by Savabeel-Diana Dors, by O'Reilly-Rationable). 2nd CJC TAB Mile Gr.3Half-Brother to  Setheus (2021.g. by Super Seth-Baby Shacks, by O'Reilly-Rationable). 1st Kyneton &amp; Hanging Rock RC Macedon Ranges Glass Maiden P.Half-Brother to  Setheus (2021.g. by Super Seth-Baby Shacks, by O'Reilly-Rationable). 3rd Kyneton &amp; Hanging Rock RC Bet365 H.</t>
   </si>
   <si>
     <t>Belle du Sud</t>
   </si>
   <si>
-    <t>From the same family as  LUVNWAR (2020.f. by War Decree-Pretty Woman, by Pins-Howmuchyacharging). 2nd WATC (Ascot) Asian Beau S. Gr.3From the same family as  LUVNWAR (2020.f. by War Decree-Pretty Woman, by Pins-Howmuchyacharging). 3rd WATC (Ascot) Jungle Dawn Classic LFrom the same family as  LUVNWAR (2020.f. by War Decree-Pretty Woman, by Pins-Howmuchyacharging). 3rd WATC (Ascot) Starstruck Classic LFrom the same family as  LUVNWAR (2020.f. by War Decree-Pretty Woman, by Pins-Howmuchyacharging). 4th WATC (Ascot) Asian Beau S. Gr.3</t>
+    <t>From the same family as  LUVNWAR (2020.f. by War Decree-Pretty Woman, by Pins-Howmuchyacharging). 1st WATC (Ascot) La Trice Classic Gr.3From the same family as  LUVNWAR (2020.f. by War Decree-Pretty Woman, by Pins-Howmuchyacharging). 2nd WATC (Ascot) Asian Beau S. Gr.3From the same family as  LUVNWAR (2020.f. by War Decree-Pretty Woman, by Pins-Howmuchyacharging). 3rd WATC (Ascot) Jungle Dawn Classic LFrom the same family as  LUVNWAR (2020.f. by War Decree-Pretty Woman, by Pins-Howmuchyacharging). 3rd WATC (Ascot) Starstruck Classic LFrom the same family as  LUVNWAR (2020.f. by War Decree-Pretty Woman, by Pins-Howmuchyacharging). 4th WATC (Ascot) Asian Beau S. Gr.3</t>
   </si>
   <si>
     <t>Belle of Mapperley</t>
   </si>
   <si>
     <t>Closely related to  Charino (2021.g. by Maschino-Chabelle, by High Chaparral-Danbelle). 1st WATC (Ascot) Thoroughbred Breeders Australia TrophyClosely related to  Dora Aurora (2021.f. by Cosmic Force-Mapperley Belle, by Savabeel-Danbelle). 1st Clare RC Carpet Court Maiden P.</t>
   </si>
   <si>
     <t>Berning Affair</t>
   </si>
   <si>
     <t>Half-Sister to  No Statement (2018.g. by Press Statement-Berning Affair, by Bernardini-Gold Fair). 3rd Newcastle JC Steve O'Neill Memorial H.</t>
   </si>
   <si>
     <t>Beyond Rare</t>
   </si>
   <si>
-    <t>Closely related to  Gin a Tonic (2021.g. by Better Than Ready-The Quick One, by Fastnet Rock-Il Quello Veloce). 1st Southside Racing Geoff Whiffin SprintClosely related to  Gin a Tonic (2021.g. by Better Than Ready-The Quick One, by Fastnet Rock-Il Quello Veloce). 1st MRC Magic Millions Vic 3YO and 4YO Classic</t>
-[...2 lines deleted...]
-    <t>Derryn</t>
+    <t>Closely related to  Gin a Tonic (2021.g. by Better Than Ready-The Quick One, by Fastnet Rock-Il Quello Veloce). 1st Southside Racing Geoff Whiffin SprintClosely related to  Gin a Tonic (2021.g. by Better Than Ready-The Quick One, by Fastnet Rock-Il Quello Veloce). 1st MRC Magic Millions Vic 3YO and 4YO ClassicOut of a sibling to  Quello Dolce (2022.f. by U S Navy Flag-Il Quello Veloce, by Captain Rio-Nishaani). 1st WRC Aztech Engineering SprintOut of a sibling to  Quello Dolce (2022.f. by U S Navy Flag-Il Quello Veloce, by Captain Rio-Nishaani). 1st Wairarapa RC Jackson St Bar Maiden S.</t>
   </si>
   <si>
     <t>Bluzero</t>
   </si>
   <si>
     <t>From the same family as  LARA ANTIPOVA (2023.f. by Russian Revolution-Artistic Lass, by Myboycharlie-Famous Painter). 1st Manawatu RC Wakefield Challenge S. Gr.2From the same family as  LARA ANTIPOVA (2023.f. by Russian Revolution-Artistic Lass, by Myboycharlie-Famous Painter). 1st Te Aroha JC Manco Maiden S.</t>
   </si>
   <si>
     <t>Camarosa</t>
   </si>
   <si>
-    <t>Closely related to  POCKETING (2021.g. by Grunt-Pickpocket, by High Chaparral-Zabeel Gift). 1st ATC (Randwick) Bob Ingham AO H.From the same family as  COLEMAN (2021.c. by Pierata-Sboog, by Redoute's Choice-Schiaparelli). 4th VRC (Flemington) Century S. LClosely related to  Alabama Moonlight (2021.g. by Alabama Express-Zabeel Gift, by Zabeel-Jesmonds Gift). 1st Atherton TC Expressway Signs H.</t>
+    <t>Closely related to  POCKETING (2021.g. by Grunt-Pickpocket, by High Chaparral-Zabeel Gift). 1st ATC (Randwick) Bob Ingham AO H.From the same family as  COLEMAN (2021.c. by Pierata-Sboog, by Redoute's Choice-Schiaparelli). 4th VRC (Flemington) Century S. LClosely related to  Alabama Moonlight (2021.g. by Alabama Express-Zabeel Gift, by Zabeel-Jesmonds Gift). 1st Atherton TC Expressway Signs H.Closely related to  Tavijewel (2019.g. by Tavistock-Jewels Gift, by Stravinsky-Jesmonds Gift). 1st Queanbeyan RC Leagues Iron Belle H.</t>
   </si>
   <si>
     <t>Charmaine's Dream</t>
   </si>
   <si>
     <t>From the same family as  Capaci (2022.f. by Tivaci-Capinsky, by Savabeel-Captivate). 1st Taranaki RC Summer Bar Maiden S.From the same family as  Capaci (2022.f. by Tivaci-Capinsky, by Savabeel-Captivate). 3rd Manawatu RC Eulogy S. Gr.3</t>
   </si>
   <si>
     <t>Vadamos</t>
   </si>
   <si>
     <t>Codecracker</t>
   </si>
   <si>
-    <t>Closely related to  New York Belle (2021.f. by Belardo-New York Minute, by Iffraaj-Zenno Queen). 1st Taranaki RC Caci Clinic Maiden S.</t>
+    <t>Closely related to  New York Belle (2021.f. by Belardo-New York Minute, by Iffraaj-Zenno Queen). 1st Taranaki RC Caci Clinic Maiden S.Half-Brother to  Speed of Gold (2021.g. by Per Incanto-Codecracker, by Nadeem-Zenno Queen). 2nd Corowa RC Hazel Park Racing Maiden P.</t>
   </si>
   <si>
     <t>Costarosa</t>
   </si>
   <si>
-    <t>Closely related to  RUSKA ROMA (2022.f. by Super Seth-Sansa, by Makfi-Rosa's Spur). 1st MRC (Caulfield) Twilight Glow S. LClosely related to  RUSKA ROMA (2022.f. by Super Seth-Sansa, by Makfi-Rosa's Spur). 4th VRC (Flemington) Vanity S. Gr.3Closely related to  Flying Start (2018.g. by Flying Artie-Members Joy, by Hussonet-Rosa's Spur). 1st Alice Springs TC AN Electrical H.</t>
+    <t>Closely related to  JENNILALA (2019.f. by Shalaa-Rosarian, by Manhattan Rain-Rosa's Spur). 4th MRC (Sandown) Lord S. LClosely related to  RUSKA ROMA (2022.f. by Super Seth-Sansa, by Makfi-Rosa's Spur). 1st MRC (Caulfield) Twilight Glow S. LClosely related to  RUSKA ROMA (2022.f. by Super Seth-Sansa, by Makfi-Rosa's Spur). 4th VRC (Flemington) Vanity S. Gr.3Closely related to  Flying Start (2018.g. by Flying Artie-Members Joy, by Hussonet-Rosa's Spur). 1st Alice Springs TC AN Electrical H.</t>
   </si>
   <si>
     <t>Ferrando</t>
   </si>
   <si>
     <t>Cottoneva</t>
   </si>
   <si>
-    <t>Half-Sister to  Cotton Roca (2021.f. by El Roca-Cottoneva, by Cape Blanco-Ekstreme). 1st Taranaki RC Rough Habit H.Closely related to  Proud Chief (2021.g. by Alabama Express-Rue de Rennes, by Cape Blanco-Ekstreme). 1st Mount Wycheproof DRC Nutrien AG Solutions Maiden P.</t>
+    <t>Half-Sister to  Cotton Roca (2021.f. by El Roca-Cottoneva, by Cape Blanco-Ekstreme). 1st Taranaki RC Rough Habit H.Half-Sister to  Cotton Roca (2021.f. by El Roca-Cottoneva, by Cape Blanco-Ekstreme). 2nd Wanganui JC St Johns Club Golfers H.Closely related to  Proud Chief (2021.g. by Alabama Express-Rue de Rennes, by Cape Blanco-Ekstreme). 1st Mount Wycheproof DRC Nutrien AG Solutions Maiden P.</t>
   </si>
   <si>
     <t>Cracker</t>
   </si>
   <si>
     <t>Closely related to  De Bergerac (2020.g. by Zoustar-Yau Chin, by Tobougg-Tilla's Daughter). 2nd VRC (Flemington) Always Welcome S. L</t>
   </si>
   <si>
     <t>Decimal</t>
   </si>
   <si>
-    <t>Brother to  Nightline (2022.f. by Redwood-Decimal, by El Roca-Decipher). 1st BRC (Doomben) City to Surf H.Brother to  Nightline (2022.f. by Redwood-Decimal, by El Roca-Decipher). 1st SCTC (Sunshine Coast) Joye Family Maiden P.</t>
+    <t>Brother to  Nightline (2022.f. by Redwood-Decimal, by El Roca-Decipher). 1st BRC (Doomben) City to Surf H.Brother to  Nightline (2022.f. by Redwood-Decimal, by El Roca-Decipher). 1st BRC (Eagle Farm) Eagle Way H.Brother to  Nightline (2022.f. by Redwood-Decimal, by El Roca-Decipher). 1st SCTC (Sunshine Coast) Joye Family Maiden P.</t>
   </si>
   <si>
     <t>Deploy</t>
   </si>
   <si>
-    <t>From the same family as  Silvanito (2019.g. by Shooting to Win-Classics, by Commands-Ancient Song). 1st BRC (Doomben) Drinkwise P.</t>
+    <t>From the same family as  Silvanito (2019.g. by Shooting to Win-Classics, by Commands-Ancient Song). 1st BRC (Doomben) Drinkwise P.Out of a sibling to  Bodleian (2021.g. by Turn Me Loose-Libraries, by Lonhro-Classics). 1st Southland RC Knackers Robins Maiden S.</t>
   </si>
   <si>
     <t>Lean Mean Machine</t>
   </si>
   <si>
     <t>Don't Doubt Katie</t>
   </si>
   <si>
-    <t>Out of a sibling to  The Eyes Have It (2021.f. by Brutal-Katie's Eyes, by Leroidesanimaux-Get an Eye Full). 1st Goulburn DRC Worklocker H.</t>
+    <t>Out of a sibling to  The Eyes Have It (2021.f. by Brutal-Katie's Eyes, by Leroidesanimaux-Get an Eye Full). 1st Goulburn DRC Worklocker H.Out of a sibling to  Savage Look (2023.g. by Wild Ruler-Katie's Eyes, by Leroidesanimaux-Get an Eye Full). 1st Scone RC Vinery Stud 2YO H.</t>
   </si>
   <si>
     <t>Downton Abbey</t>
   </si>
   <si>
-    <t>From the same family as  RUN HARRY RUN (2020.g. by Written Tycoon-Maybe Markle, by Denman-Queenie). 1st Ararat TC Bowl H.Closely related to  Silver Dagger (2021.f. by D'Argento-Inceptive, by Showcasing-Lady in Waiting). 4th TTC Newmarket H. L</t>
+    <t>From the same family as  RUN HARRY RUN (2020.g. by Written Tycoon-Maybe Markle, by Denman-Queenie). 1st Ararat TC Bowl H.From the same family as  RUN HARRY RUN (2020.g. by Written Tycoon-Maybe Markle, by Denman-Queenie). 4th VRC (Flemington) Kensington S. LClosely related to  Silver Dagger (2021.f. by D'Argento-Inceptive, by Showcasing-Lady in Waiting). 4th TTC Newmarket H. L</t>
   </si>
   <si>
     <t>Dream On</t>
   </si>
   <si>
-    <t>Half-Sister to  Navy Ensign (2022.g. by U S Navy Flag-Dream On, by Dream Ahead-Sassybella). 2nd Auckland TR Yourride Maiden S.Half-Sister to  Navy Ensign (2022.g. by U S Navy Flag-Dream On, by Dream Ahead-Sassybella). 2nd Auckland TR Mondiale VGL Maiden S.Half-Sister to  Navy Ensign (2022.g. by U S Navy Flag-Dream On, by Dream Ahead-Sassybella). 2nd BOP RC Commerce Lane Chambers Maiden S.</t>
+    <t>From the same family as  She Suits Herself (2022.f. by Savile Row-Sleepygirl, by Rip Van Winkle-Al Bayan). 2nd Taranaki RC Oaks Prelude LHalf-Sister to  Navy Ensign (2022.g. by U S Navy Flag-Dream On, by Dream Ahead-Sassybella). 2nd Auckland TR Yourride Maiden S.Half-Sister to  Navy Ensign (2022.g. by U S Navy Flag-Dream On, by Dream Ahead-Sassybella). 2nd Auckland TR Mondiale VGL Maiden S.Half-Sister to  Navy Ensign (2022.g. by U S Navy Flag-Dream On, by Dream Ahead-Sassybella). 2nd BOP RC Commerce Lane Chambers Maiden S.</t>
+  </si>
+  <si>
+    <t>Dubai Lady</t>
+  </si>
+  <si>
+    <t>From the same family as  Steezy (2022.f. by Russian Revolution-Karalee, by O'Reilly-Moralee). 1st Kumara RC Pearl Series Maiden S.</t>
   </si>
   <si>
     <t>Empress Wu</t>
   </si>
   <si>
-    <t>Closely related to  SOLIDIFY (2020.c. by Redwood-The Warrior Woman, by Redoute's Choice-Mulan Princess). 1st Auckland TR Dunstan Stayers QualifierClosely related to  Latrelle (2019.f. by Redwood-Fille de France, by Mossman-Princesse de Paris). 4th Manawatu Challenge S. Gr.2</t>
+    <t>Closely related to  SOLIDIFY (2020.c. by Redwood-The Warrior Woman, by Redoute's Choice-Mulan Princess). 1st Auckland TR Dunstan Stayers QualifierClosely related to  Prochester (2021.g. by Proisir-Vanilla Chinchilla, by Reliable Man-Liliflora). 1st BRC (Eagle Farm) Ladbrokes H.Closely related to  Latrelle (2019.f. by Redwood-Fille de France, by Mossman-Princesse de Paris). 4th Manawatu Challenge S. Gr.2</t>
   </si>
   <si>
     <t>Far Far Away</t>
   </si>
   <si>
-    <t>Closely related to  Royal Scripture (2021.g. by Wrote-Princess Spice, by Keeper-Ma). 1st SAJC (Morphettville) Sportsbet Maiden P.Closely related to  Snippety Legend (2020.g. by Snitzel-Reply Churlish, by O'Reilly-You Can't Say That). 1st Geraldton TC After Party H.Closely related to  Snippety Legend (2020.g. by Snitzel-Reply Churlish, by O'Reilly-You Can't Say That). 1st Geraldton TC James Hardie H.</t>
+    <t>Closely related to  Royal Scripture (2021.g. by Wrote-Princess Spice, by Keeper-Ma). 1st SAJC (Morphettville) Sportsbet H.Closely related to  Royal Scripture (2021.g. by Wrote-Princess Spice, by Keeper-Ma). 1st SAJC (Morphettville) Sportsbet Maiden P.Closely related to  Snippety Legend (2020.g. by Snitzel-Reply Churlish, by O'Reilly-You Can't Say That). 1st Geraldton TC After Party H.Closely related to  Snippety Legend (2020.g. by Snitzel-Reply Churlish, by O'Reilly-You Can't Say That). 1st Geraldton TC James Hardie H.Closely related to  Snippety Legend (2020.g. by Snitzel-Reply Churlish, by O'Reilly-You Can't Say That). 1st Geraldton TC Tabtouch H.</t>
   </si>
   <si>
     <t>Preferment</t>
   </si>
   <si>
     <t>Fastnet Fire</t>
   </si>
   <si>
-    <t>Closely related to  Viewpoint (2022.g. by Wootton Bassett-Light Fury, by Fastnet Rock-Dragon's Tail). 1st Hawkesbury RC Vandy's Roofing and Guttering Maiden H.</t>
+    <t>Closely related to  Dynast King (2022.g. by Lonhro-Dynastic Lady, by Fastnet Rock-Dragon's Tail). 1st Illawarra TC Poseidon Animal Health Maiden P.Closely related to  Viewpoint (2022.g. by Wootton Bassett-Light Fury, by Fastnet Rock-Dragon's Tail). 1st Hawkesbury RC Vandy's Roofing and Guttering Maiden H.</t>
+  </si>
+  <si>
+    <t>Written By</t>
+  </si>
+  <si>
+    <t>Glowing Trait</t>
+  </si>
+  <si>
+    <t>Sister to  Written Glow (2022.f. by Written By-Glowing Trait, by More Than Ready-Emanday). 1st Taupo RC Good Sorts in Racing Maiden S.</t>
   </si>
   <si>
     <t>Halobelle</t>
   </si>
   <si>
-    <t>Closely related to  Revengeance (2023.c. by Hellbent-Havasu, by Sacred Falls-Halobelle). 1st ATC (Rosehill) Golden GiftHalf-Brother to  Wire Rope (2021.g. by Darci Brahma-Halobelle, by My Halo-Nassibelle). 3rd Wanganui JC Gas and Heating H.</t>
+    <t>Closely related to  Revengeance (2023.c. by Hellbent-Havasu, by Sacred Falls-Halobelle). 1st ATC (Rosehill) Golden GiftHalf-Brother to  Wire Rope (2021.g. by Darci Brahma-Halobelle, by My Halo-Nassibelle). 1st Taranaki RC Platinum Homes H.Half-Brother to  Wire Rope (2021.g. by Darci Brahma-Halobelle, by My Halo-Nassibelle). 1st Taranaki RC Ned de Prix Fashion H.Half-Brother to  Wire Rope (2021.g. by Darci Brahma-Halobelle, by My Halo-Nassibelle). 2nd Waverley RC Bull Pen Powder H.Half-Brother to  Wire Rope (2021.g. by Darci Brahma-Halobelle, by My Halo-Nassibelle). 3rd Wanganui JC Gas and Heating H.</t>
   </si>
   <si>
     <t>Hanako</t>
   </si>
   <si>
     <t>From the same family as  SHE'S A HUSTLER (2020.f. by Ace High-Snow Petal, by Bernardini-Zirna). 1st MRC (Caulfield) Zipping Classic Gr.2From the same family as  SHE'S A HUSTLER (2020.f. by Ace High-Snow Petal, by Bernardini-Zirna). 2nd VRC (Flemington) Matriarch S. Gr.2</t>
   </si>
   <si>
     <t>Hui Hai Stars</t>
   </si>
   <si>
     <t>Closely related to  Behind Player (2019.g. by Derryn-Dutch Striker, by Van Nistelrooy-There's No Doubt). 1st Selangor TC Class 5 H.</t>
   </si>
   <si>
     <t>Iconista</t>
   </si>
   <si>
-    <t>Closely related to  BURMA STAR (2022.c. by Exceed and Excel-Gongs, by Dawn Approach-Belcentra). 1st VRC (Flemington) Amanda Elliott H. LHalf-Brother to  Elio (2023.c. by Ole Kirk-Iconista, by Denman-Belcentra). 4th ATC (Randwick) Inglis Nursery (R) L</t>
+    <t>Closely related to  BURMA STAR (2022.c. by Exceed and Excel-Gongs, by Dawn Approach-Belcentra). 1st VRC (Flemington) Amanda Elliott H. LHalf-Brother to  Elio (2023.g. by Ole Kirk-Iconista, by Denman-Belcentra). 4th ATC (Randwick) Inglis Nursery (R) L</t>
   </si>
   <si>
     <t>Swiss Ace</t>
   </si>
   <si>
     <t>Insignia</t>
   </si>
   <si>
-    <t>From the same family as  RUN HARRY RUN (2020.g. by Written Tycoon-Maybe Markle, by Denman-Queenie). 1st Ararat TC Bowl H.From the same family as  Silver Dagger (2021.f. by D'Argento-Inceptive, by Showcasing-Lady in Waiting). 4th TTC Newmarket H. L</t>
+    <t>From the same family as  RUN HARRY RUN (2020.g. by Written Tycoon-Maybe Markle, by Denman-Queenie). 1st Ararat TC Bowl H.From the same family as  RUN HARRY RUN (2020.g. by Written Tycoon-Maybe Markle, by Denman-Queenie). 4th VRC (Flemington) Kensington S. LFrom the same family as  Silver Dagger (2021.f. by D'Argento-Inceptive, by Showcasing-Lady in Waiting). 4th TTC Newmarket H. L</t>
+  </si>
+  <si>
+    <t>Irish Whistle</t>
+  </si>
+  <si>
+    <t>From the same family as  SUPER PHOTON (2021.g. by Super Seth-Chandelier, by O'Reilly-Cenphic). 1st BOP RC Dane Crockford Ray White H.</t>
   </si>
   <si>
     <t>Ivanka</t>
   </si>
   <si>
-    <t>Out of a sibling to  Queen of Kings (2020.f. by Prince of Brooklyn-Alessandra, by Fastnet Rock-Beldarian). 1st Ashburton Raceway H.Out of a sibling to  Queen of Kings (2020.f. by Prince of Brooklyn-Alessandra, by Fastnet Rock-Beldarian). 1st South Canterbury RC Jon Snow and Echoes of Heaven H.</t>
+    <t>Out of a sibling to  Queen of Kings (2020.f. by Prince of Brooklyn-Alessandra, by Fastnet Rock-Beldarian). 1st Ashburton Raceway H.Out of a sibling to  Queen of Kings (2020.f. by Prince of Brooklyn-Alessandra, by Fastnet Rock-Beldarian). 1st South Canterbury RC Jon Snow and Echoes of Heaven H.Out of a sibling to  Silver Lining (2021.f. by Vadamos-Alessandra, by Fastnet Rock-Beldarian). 1st Otago RC Positive Signs Maiden S.</t>
   </si>
   <si>
     <t>Justlikeyasister</t>
   </si>
   <si>
     <t>Half-Sister to  Sibling Rivalry (2022.f. by Satono Aladdin-Justlikeyasister, by Gold Centre-Robinson Girl). 1st Auckland TR Yourride H.Half-Sister to  Sibling Rivalry (2022.f. by Satono Aladdin-Justlikeyasister, by Gold Centre-Robinson Girl). 1st Te Aroha JC Harcourts Monarch Maiden S.Closely related to  Copperfield (2017.g. by Per Incanto-Miss Centrefold, by Gold Centre-Robinson Girl). 1st Moulamein Cup</t>
   </si>
   <si>
     <t>Kachhi</t>
   </si>
   <si>
     <t>Half-Sister to  Cardamom (2022.f. by Contributer-Kachhi, by Showcasing-Barija). 1st Kyneton &amp; Hanging Rock RC Happy 70th Paul Egan Maiden P.Half-Sister to  Cardamom (2022.f. by Contributer-Kachhi, by Showcasing-Barija). 2nd Kilmore TC C+M Build Group Maiden P.</t>
   </si>
   <si>
     <t>Katie's Choice</t>
   </si>
   <si>
-    <t>From the same family as  ACE OF DIAMONDS (2020.g. by Swiss Ace-Go Kate Go, by More Than Ready-St. Kate). 1st Metro Manila TC Pasay City The Travel City Grand CupHalf-Sister to  Holy Racket (2020.g. by Swiss Ace-Katie's Choice, by Redoute's Choice-Kakakakatie). 1st BRC (Eagle Farm) XXXX H.Half-Sister to  Holy Racket (2020.g. by Swiss Ace-Katie's Choice, by Redoute's Choice-Kakakakatie). 2nd SCTC (Sunshine Coast) Access Insulation H.</t>
-[...2 lines deleted...]
-    <t>Embellish</t>
+    <t>From the same family as  ACE OF DIAMONDS (2020.g. by Swiss Ace-Go Kate Go, by More Than Ready-St. Kate). 1st Metro Manila TC Pasay City The Travel City Grand CupFrom the same family as  ACE OF DIAMONDS (2020.g. by Swiss Ace-Go Kate Go, by More Than Ready-St. Kate). 1st Philippine JC Cool Summer Farm Open Imported S.Half-Sister to  Holy Racket (2020.g. by Swiss Ace-Katie's Choice, by Redoute's Choice-Kakakakatie). 1st BRC (Eagle Farm) XXXX H.Half-Sister to  Holy Racket (2020.g. by Swiss Ace-Katie's Choice, by Redoute's Choice-Kakakakatie). 2nd SCTC (Sunshine Coast) Access Insulation H.Closely related to  Soliciting (2022.f. by Zoustar-Walk the Streets, by Street Cry-Kakakakatie). 1st Queanbeyan RC Leagues P.</t>
   </si>
   <si>
     <t>Key to Dance</t>
   </si>
   <si>
-    <t>Closely related to  Haarar (2019.g. by Muhaarar-Interchange, by Montjeu-Key Change). 1st Haydock Betfred Nifty 50 Conditional Jockeys' H. Hurdle</t>
+    <t>Closely related to  Now is the Hour (2017.g. by Westerner-Keyaza, by Azamour-Key Change). 1st Gowran Park Thyestes H. ChaseClosely related to  Haarar (2019.g. by Muhaarar-Interchange, by Montjeu-Key Change). 1st Haydock Betfred Nifty 50 Conditional Jockeys' H. HurdleClosely related to  Katies a Lady (2019.f. by Tourist-Bronte, by Oasis Dream-Interchange). 1st Tampa Bay Downs ClaimingHalf-Brother to  Tavolta (2017.g. by Tavistock-Key to Dance, by Dansili-Key Change). 3rd Southside Racing Ladbrokes Maiden P.</t>
   </si>
   <si>
     <t>Vanbrugh</t>
   </si>
   <si>
     <t>La Casona</t>
   </si>
   <si>
-    <t>Half-Brother to  Jessie Jay (2021.f. by Ten Sovereigns-La Casona, by Tavistock-Almaviva). 1st Otago RC Dakota Boutique H.</t>
+    <t>Half-Brother to  Jessie Jay (2021.f. by Ten Sovereigns-La Casona, by Tavistock-Almaviva). 1st Otago RC Dakota Boutique H.Half-Brother to  Flor de Cana (2018.f. by Preferment-La Casona, by Tavistock-Almaviva). 3rd Taranaki RC Active Electrical Maiden S.</t>
   </si>
   <si>
     <t>Press Statement</t>
   </si>
   <si>
     <t>Lady Fenuala</t>
   </si>
   <si>
-    <t>Closely related to  Perfect Habit (2022.g. by Tivaci-Bad Habits, by Power-Lady Dehere). 1st Manawatu RC Flipp Transport S.Closely related to  Just Super (2019.g. by Super One-You're So Fine, by Your Song-Elysian Hera). 1st Clermont RC Livestock Transport H.</t>
+    <t>Closely related to  TORTURE (2023.f. by Sword of State-Ruthless Lady, by Keeper-Lady Dehere). 3rd Auckland TR Karaka 2YO Million (R) LClosely related to  Perfect Habit (2022.g. by Tivaci-Bad Habits, by Power-Lady Dehere). 1st Manawatu RC Flipp Transport S.Closely related to  Just Super (2019.g. by Super One-You're So Fine, by Your Song-Elysian Hera). 1st Clermont RC Livestock Transport H.</t>
   </si>
   <si>
     <t>Lake Chalice</t>
   </si>
   <si>
     <t>From the same family as  SPEED YOUNG (2020.c. by Menifee-Tapestry, by Fusaichi Pegasus-Guernika). 3rd Seoul Grand Prix L</t>
   </si>
   <si>
+    <t>La Sartiglia</t>
+  </si>
+  <si>
+    <t>Closely related to  Montjeuify (2019.g. by Charm Spirit-Driven Force, by Road to Rock-Baradevi). 1st Stawell RC Halls Gap Cup</t>
+  </si>
+  <si>
     <t>Lashings</t>
   </si>
   <si>
-    <t>Closely related to  Irish Consort (2019.g. by Reward for Effort-Dowager Girl, by O'Reilly-Dower). 1st Tumut TC Morgans Reserve Electrical H.Closely related to  Freshen (2022.f. by Written Tycoon-Fresh, by Fastnet Rock-Mother's Milk). 1st Moe RC Mitre 10 Maiden P.Closely related to  Ocean Boulevard (2022.f. by Ocean Park-On Broadway, by Pins-Burwood Road). 1st Winton JC Windsor New World Maiden S.</t>
+    <t>Closely related to  Irish Consort (2019.g. by Reward for Effort-Dowager Girl, by O'Reilly-Dower). 1st Tumut TC Morgans Reserve Electrical H.Closely related to  Freshen (2022.f. by Written Tycoon-Fresh, by Fastnet Rock-Mother's Milk). 1st Moe RC Mitre 10 Maiden P.Closely related to  Ocean Boulevard (2022.f. by Ocean Park-On Broadway, by Pins-Burwood Road). 1st Winton JC Windsor New World Maiden S.Half-Brother to  She's Gifted (2021.f. by Wrote-Lashings, by Pins-Creme Anglaise). 2nd Reefton JC Tasman Agriculture Maiden S.</t>
   </si>
   <si>
     <t>Lego</t>
   </si>
   <si>
-    <t>Closely related to  Fashionable (2022.f. by Savabeel-Mary Quant, by O'Reilly-Legs). 4th VRC (Flemington) Wakeful S. Gr.2</t>
+    <t>Closely related to  Fashionable (2022.f. by Savabeel-Mary Quant, by O'Reilly-Legs). 4th VRC (Flemington) Wakeful S. Gr.2Half-Brother to  Super Legocy (2021.g. by Super Seth-Lego, by O'Reilly-Legs). 3rd Taranaki RC Hirepool Maiden S.Half-Brother to  Super Legocy (2021.g. by Super Seth-Lego, by O'Reilly-Legs). 3rd Auckland TR Kingmakers Maiden S.</t>
   </si>
   <si>
     <t>Light Em Up</t>
   </si>
   <si>
     <t>Out of a sibling to  Rising Star (2022.f. by Complacent-Shining Light, by Star Way-Nuccina). 1st BOP RC Laser Plumbling S.</t>
   </si>
   <si>
     <t>Light Up a Screen</t>
   </si>
   <si>
-    <t>Closely related to  Don't Give Up (2021.g. by Needs Further-Bet You She Rocks, by Fastnet Rock-Betty Blockbuster). 1st TRC Aviso Insurance Brokers H.Closely related to  Don't Give Up (2021.g. by Needs Further-Bet You She Rocks, by Fastnet Rock-Betty Blockbuster). 1st TRC Kevin Sharkie H.Half-Sister to  Talkingtalkingguru (2020.g. by Telperion-Light Up a Screen, by Conatus-Betty Blockbuster). 1st Perak TC JRA Goodwill TrophyHalf-Sister to  Talkingtalkingguru (2020.g. by Telperion-Light Up a Screen, by Conatus-Betty Blockbuster). 1st Perak TC Class 4 H.Sister to  Madison (2022.f. by Tarzino-Light Up a Screen, by Conatus-Betty Blockbuster). 2nd Taranaki RC Caci Clinic Maiden S.</t>
+    <t>Closely related to  Don't Give Up (2021.g. by Needs Further-Bet You She Rocks, by Fastnet Rock-Betty Blockbuster). 1st TRC Aviso Insurance Brokers H.Closely related to  Don't Give Up (2021.g. by Needs Further-Bet You She Rocks, by Fastnet Rock-Betty Blockbuster). 1st TRC Kevin Sharkie H.Half-Sister to  Talkingtalkingguru (2020.g. by Telperion-Light Up a Screen, by Conatus-Betty Blockbuster). 1st Perak TC JRA Goodwill TrophyHalf-Sister to  Talkingtalkingguru (2020.g. by Telperion-Light Up a Screen, by Conatus-Betty Blockbuster). 1st Perak TC Class 4 H.Half-Sister to  Talkingtalkingguru (2020.g. by Telperion-Light Up a Screen, by Conatus-Betty Blockbuster). 3rd Perak TC Class 4 H.Sister to  Madison (2022.f. by Tarzino-Light Up a Screen, by Conatus-Betty Blockbuster). 2nd Taranaki RC Caci Clinic Maiden S.Sister to  Madison (2022.f. by Tarzino-Light Up a Screen, by Conatus-Betty Blockbuster). 2nd Taranaki RC Station Hair Company Maiden S.</t>
   </si>
   <si>
     <t>Likeapins</t>
   </si>
   <si>
     <t>Half-Sister to  Market Square (2020.c. by Tavistock-Likeapins, by Pins-Lisa Kay). 3rd Woodville-Pahiatua RC Glengyle Angus H.</t>
   </si>
   <si>
     <t>Live to Dream</t>
   </si>
   <si>
     <t>Closely related to  Kujenga (2022.f. by King's Legacy-Jenga, by All Too Hard-Shoboard). 2nd MRC (Caulfield) Thoroughbred Club S. Gr.3Closely related to  Kujenga (2022.f. by King's Legacy-Jenga, by All Too Hard-Shoboard). 4th MRC (Caulfield) Twilight Glow S. L</t>
   </si>
   <si>
     <t>El Roca</t>
   </si>
   <si>
     <t>Love and Kisses</t>
   </si>
   <si>
-    <t>Sister to  Kiss My Rock (2021.g. by El Roca-Love and Kisses, by Encosta de Lago-Fair Embrace). 3rd Donald DRC Motor Lodge H.Closely related to  Ex Wife (2020.g. by Exosphere-Betrayed, by Dane Shadow-Fair Embrace). 1st Taree RC Xmas Party Race Day Maiden H.</t>
+    <t>Sister to  Kiss My Rock (2021.g. by El Roca-Love and Kisses, by Encosta de Lago-Fair Embrace). 3rd Donald DRC Motor Lodge H.Closely related to  Ex Wife (2020.g. by Exosphere-Betrayed, by Dane Shadow-Fair Embrace). 1st Taree RC Xmas Party Race Day Maiden H.Closely related to  Ex Wife (2020.g. by Exosphere-Betrayed, by Dane Shadow-Fair Embrace). 1st Taree RC Jack Westren Memorial H.Closely related to  Siragusa (2022.g. by I Am Invincible-Diamond Solitaire, by Redoute's Choice-Love and Kisses). 1st Tamworth JC Barnson Maiden P.</t>
   </si>
   <si>
     <t>Lovelight</t>
   </si>
   <si>
     <t>From the same family as  Vahvay (2023.f. by Tagaloa-Maozi, by Helmet-Wonderful Feeling). 3rd Manawatu RC Wakefield Challenge S. Gr.2Brother to  Jungle Love (2021.f. by Ace High-Lovelight, by Zabeel-Jungle Rocket). 1st Taranaki RC Crowded House Bar H.</t>
   </si>
   <si>
     <t>Tivaci</t>
   </si>
   <si>
     <t>Lucky J'Abeel</t>
   </si>
   <si>
     <t>Closely related to  Imacreedytwo (2019.g. by Jimmy Creed-Beel's Joy, by Power-J'Abeel). 1st Mount Gambier RC Carlton Draught Maiden P.</t>
   </si>
   <si>
-    <t>Ribchester</t>
-[...1 lines deleted...]
-  <si>
     <t>Maggie Grey</t>
   </si>
   <si>
     <t>From the same family as  STORYVILLE (2021.f. by Overshare-New Orleans, by Time Thief-Fromm). 1st WATC (Ascot) RJ Peters S. Gr.3From the same family as  STORYVILLE (2021.f. by Overshare-New Orleans, by Time Thief-Fromm). 1st WATC (Ascot) Starstruck Classic LClosely related to  Mostly for Show (2022.c. by Vadamos-Showing Off, by Savabeel-Maggie O'Reilly). 1st SAJC (Morphettville) Rebel Raider Series Final</t>
   </si>
   <si>
+    <t>Matuki</t>
+  </si>
+  <si>
+    <t>From the same family as  Leaves of Lorien (2023.f. by Cool Aza Beel-Dixie Dreams, by More Than Ready-Whistling Dixie). 3rd BRC (Eagle Farm) BJ McLachlan S. Gr.3</t>
+  </si>
+  <si>
+    <t>May Rain</t>
+  </si>
+  <si>
+    <t>Half-Brother to  Sirius (2018.g. by Tivaci-May Rain, by Written Tycoon-Dantain). 2nd Selangor TC Panoramic Views St Paul's Hill S.</t>
+  </si>
+  <si>
     <t>Mekelle</t>
   </si>
   <si>
-    <t>Out of a sibling to  ZOU SENSATION (2019.g. by Zoustar-Dame Claire, by Danehill Dancer-Lovely Actress). 2nd VRC (Flemington) Damien Oliver H. Gr.2</t>
-[...2 lines deleted...]
-    <t>Reliable Man</t>
+    <t>Out of a sibling to  ZOU SENSATION (2019.g. by Zoustar-Dame Claire, by Danehill Dancer-Lovely Actress). 1st VRC (Flemington) Kensington S. LOut of a sibling to  ZOU SENSATION (2019.g. by Zoustar-Dame Claire, by Danehill Dancer-Lovely Actress). 2nd VRC (Flemington) Damien Oliver H. Gr.2</t>
   </si>
   <si>
     <t>Melodramatically</t>
   </si>
   <si>
     <t>Closely related to  Lovehunter (2021.f. by Spirit of Boom-Ostentatious Diva, by Sepoy-Bakarje Diva). 1st Moruya JC Endurance Carpentry Contracting Maiden P.</t>
   </si>
   <si>
     <t>Miss Montjeu</t>
   </si>
   <si>
     <t>Closely related to  Goddess (2020.f. by Proisir-Fast Fame, by Fast 'n' Famous-Izzaz). 1st Central Otago RC Raine Horn Real Estate H.</t>
   </si>
   <si>
     <t>Miss Rule</t>
   </si>
   <si>
-    <t>Sister to  Absolute Awakened (2020.g. by Ardrossan-Miss Rule, by Bachelor Duke-Heidi Fleiss). 3rd HKJC Tokyo H.</t>
+    <t>Sister to  Absolute Awakened (2020.g. by Ardrossan-Miss Rule, by Bachelor Duke-Heidi Fleiss). 1st HKJC Venus H.Sister to  Absolute Awakened (2020.g. by Ardrossan-Miss Rule, by Bachelor Duke-Heidi Fleiss). 3rd HKJC Tokyo H.Closely related to  Gold Patch (2022.g. by Ardrossan-La Donna, by Per Incanto-Miss Rule). 1st HKJC Peniaphobia H.</t>
   </si>
   <si>
     <t>Molinara</t>
   </si>
   <si>
-    <t>From the same family as  FORCE OF NATURE (2020.g. by Savabeel-Elusive Nature, by O'Reilly-Elusive Dreams). 1st Auckland TR Sprint S. LFrom the same family as  He Who Dares (2022.c. by Snitzel-Rondinella, by Ocean Park-Valpolicella). 4th BOP RC James and Annie Sarten Memorial S. Gr.2From the same family as  Grinzinger Prince (2018.g. by More Than Ready-Vavasour, by Redoute's Choice-Valpolicella). 4th MRC (Caulfield) Village S. L</t>
+    <t>From the same family as  FORCE OF NATURE (2020.g. by Savabeel-Elusive Nature, by O'Reilly-Elusive Dreams). 1st Auckland TR Sprint S. LFrom the same family as  He Who Dares (2022.c. by Snitzel-Rondinella, by Ocean Park-Valpolicella). 2nd Auckland Guineas Gr.2From the same family as  He Who Dares (2022.c. by Snitzel-Rondinella, by Ocean Park-Valpolicella). 2nd Auckland TR Karaka Million 3YO Classic (R) LFrom the same family as  He Who Dares (2022.c. by Snitzel-Rondinella, by Ocean Park-Valpolicella). 4th BOP RC James and Annie Sarten Memorial S. Gr.2From the same family as  Grinzinger Prince (2018.g. by More Than Ready-Vavasour, by Redoute's Choice-Valpolicella). 3rd SAJC (Morphettville) Christmas H. LFrom the same family as  Grinzinger Prince (2018.g. by More Than Ready-Vavasour, by Redoute's Choice-Valpolicella). 4th MRC (Caulfield) Village S. L</t>
+  </si>
+  <si>
+    <t>Monza Circuito</t>
+  </si>
+  <si>
+    <t>From the same family as  KINNAIRD (2023.c. by Home Affairs-Orinda, by O'Reilly-Zahra). 1st Auckland TR Eclipse S. Gr.2From the same family as  KINNAIRD (2023.c. by Home Affairs-Orinda, by O'Reilly-Zahra). 1st Levin Jumpouts 2YO S.</t>
   </si>
   <si>
     <t>My Chino</t>
   </si>
   <si>
     <t>Half-Sister to  Chino's Boy (2022.g. by War Decree-My Chino, by My Halo-Vilatte). 2nd Otago RC Ned Maiden S.</t>
   </si>
   <si>
     <t>My Savona</t>
   </si>
   <si>
     <t>Closely related to  Dark Vador (2019.g. by Invader-Miss Cosmetic, by Fastnet Rock-Cryptic Miss). 1st Gosford RC Airpak Sheetmetal H.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -908,1092 +1043,1386 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D74"/>
+  <dimension ref="A1:D95"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>3</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>867</v>
+        <v>856</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>869</v>
+        <v>857</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>875</v>
+        <v>858</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>878</v>
+        <v>859</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>879</v>
+        <v>860</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>881</v>
+        <v>862</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>883</v>
+        <v>865</v>
       </c>
       <c r="B12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" t="s">
         <v>34</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>886</v>
+        <v>867</v>
       </c>
       <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>892</v>
+        <v>869</v>
       </c>
       <c r="B14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>894</v>
+        <v>870</v>
       </c>
       <c r="B15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>896</v>
+        <v>875</v>
       </c>
       <c r="B16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>897</v>
+        <v>878</v>
       </c>
       <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>899</v>
+        <v>879</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>900</v>
+        <v>881</v>
       </c>
       <c r="B19" t="s">
-        <v>4</v>
+        <v>41</v>
       </c>
       <c r="C19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>907</v>
+        <v>883</v>
       </c>
       <c r="B20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>908</v>
+        <v>884</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>913</v>
+        <v>886</v>
       </c>
       <c r="B22" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>915</v>
+        <v>890</v>
       </c>
       <c r="B23" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" t="s">
         <v>63</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>918</v>
+        <v>892</v>
       </c>
       <c r="B24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" t="s">
         <v>66</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>919</v>
+        <v>894</v>
       </c>
       <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>920</v>
+        <v>896</v>
       </c>
       <c r="B26" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
+        <v>71</v>
+      </c>
+      <c r="D26" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>921</v>
+        <v>897</v>
       </c>
       <c r="B27" t="s">
-        <v>4</v>
+        <v>73</v>
       </c>
       <c r="C27" t="s">
         <v>74</v>
       </c>
       <c r="D27" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>922</v>
+        <v>899</v>
       </c>
       <c r="B28" t="s">
-        <v>4</v>
+        <v>44</v>
       </c>
       <c r="C28" t="s">
         <v>76</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>923</v>
+        <v>900</v>
       </c>
       <c r="B29" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="C29" t="s">
         <v>78</v>
       </c>
       <c r="D29" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>925</v>
+        <v>901</v>
       </c>
       <c r="B30" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" t="s">
         <v>80</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>928</v>
+        <v>902</v>
       </c>
       <c r="B31" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="C31" t="s">
         <v>83</v>
       </c>
       <c r="D31" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>929</v>
+        <v>907</v>
       </c>
       <c r="B32" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>932</v>
+        <v>908</v>
       </c>
       <c r="B33" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="C33" t="s">
         <v>88</v>
       </c>
       <c r="D33" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>933</v>
+        <v>911</v>
       </c>
       <c r="B34" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>934</v>
+        <v>913</v>
       </c>
       <c r="B35" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" t="s">
         <v>92</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>935</v>
+        <v>914</v>
       </c>
       <c r="B36" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>95</v>
       </c>
       <c r="D36" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>938</v>
+        <v>915</v>
       </c>
       <c r="B37" t="s">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="C37" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>939</v>
+        <v>918</v>
       </c>
       <c r="B38" t="s">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="C38" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>941</v>
+        <v>919</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C39" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>942</v>
+        <v>920</v>
       </c>
       <c r="B40" t="s">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>943</v>
+        <v>921</v>
       </c>
       <c r="B41" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>946</v>
+        <v>922</v>
       </c>
       <c r="B42" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>948</v>
+        <v>923</v>
       </c>
       <c r="B43" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="C43" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>949</v>
+        <v>925</v>
       </c>
       <c r="B44" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="C44" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>957</v>
+        <v>928</v>
       </c>
       <c r="B45" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="C45" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>958</v>
+        <v>929</v>
       </c>
       <c r="B46" t="s">
-        <v>4</v>
+        <v>94</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>960</v>
+        <v>932</v>
       </c>
       <c r="B47" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
       <c r="C47" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D47" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>961</v>
+        <v>933</v>
       </c>
       <c r="B48" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="C48" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D48" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>965</v>
+        <v>934</v>
       </c>
       <c r="B49" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C49" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>968</v>
+        <v>935</v>
       </c>
       <c r="B50" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="C50" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D50" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>971</v>
+        <v>938</v>
       </c>
       <c r="B51" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="C51" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D51" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>972</v>
+        <v>939</v>
       </c>
       <c r="B52" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="C52" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>973</v>
+        <v>941</v>
       </c>
       <c r="B53" t="s">
-        <v>40</v>
+        <v>134</v>
       </c>
       <c r="C53" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>975</v>
+        <v>942</v>
       </c>
       <c r="B54" t="s">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="C54" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>977</v>
+        <v>943</v>
       </c>
       <c r="B55" t="s">
-        <v>137</v>
+        <v>13</v>
       </c>
       <c r="C55" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D55" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>978</v>
+        <v>944</v>
       </c>
       <c r="B56" t="s">
-        <v>140</v>
+        <v>28</v>
       </c>
       <c r="C56" t="s">
         <v>141</v>
       </c>
       <c r="D56" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>979</v>
+        <v>946</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="C57" t="s">
         <v>143</v>
       </c>
       <c r="D57" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>981</v>
+        <v>948</v>
       </c>
       <c r="B58" t="s">
-        <v>137</v>
+        <v>4</v>
       </c>
       <c r="C58" t="s">
         <v>145</v>
       </c>
       <c r="D58" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>982</v>
+        <v>949</v>
       </c>
       <c r="B59" t="s">
-        <v>28</v>
+        <v>147</v>
       </c>
       <c r="C59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>983</v>
+        <v>954</v>
       </c>
       <c r="B60" t="s">
-        <v>25</v>
+        <v>150</v>
       </c>
       <c r="C60" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D60" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>984</v>
+        <v>957</v>
       </c>
       <c r="B61" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="C61" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
-        <v>985</v>
+        <v>958</v>
       </c>
       <c r="B62" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="C62" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
-        <v>986</v>
+        <v>960</v>
       </c>
       <c r="B63" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="C63" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D63" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
-        <v>989</v>
+        <v>961</v>
       </c>
       <c r="B64" t="s">
-        <v>157</v>
+        <v>85</v>
       </c>
       <c r="C64" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D64" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
-        <v>990</v>
+        <v>965</v>
       </c>
       <c r="B65" t="s">
-        <v>28</v>
+        <v>161</v>
       </c>
       <c r="C65" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D65" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
-        <v>991</v>
+        <v>966</v>
       </c>
       <c r="B66" t="s">
-        <v>162</v>
+        <v>73</v>
       </c>
       <c r="C66" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D66" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
-        <v>993</v>
+        <v>968</v>
       </c>
       <c r="B67" t="s">
-        <v>165</v>
+        <v>16</v>
       </c>
       <c r="C67" t="s">
         <v>166</v>
       </c>
       <c r="D67" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
-        <v>997</v>
+        <v>971</v>
       </c>
       <c r="B68" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C68" t="s">
         <v>168</v>
       </c>
       <c r="D68" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
-        <v>998</v>
+        <v>972</v>
       </c>
       <c r="B69" t="s">
+        <v>19</v>
+      </c>
+      <c r="C69" t="s">
         <v>170</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
-        <v>1003</v>
+        <v>973</v>
       </c>
       <c r="B70" t="s">
-        <v>4</v>
+        <v>65</v>
       </c>
       <c r="C70" t="s">
+        <v>172</v>
+      </c>
+      <c r="D70" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
-        <v>1004</v>
+        <v>975</v>
       </c>
       <c r="B71" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="C71" t="s">
+        <v>174</v>
+      </c>
+      <c r="D71" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
-        <v>1006</v>
+        <v>977</v>
       </c>
       <c r="B72" t="s">
-        <v>46</v>
+        <v>176</v>
       </c>
       <c r="C72" t="s">
         <v>177</v>
       </c>
       <c r="D72" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
-        <v>1008</v>
+        <v>978</v>
       </c>
       <c r="B73" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="C73" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
+        <v>979</v>
+      </c>
+      <c r="B74" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" t="s">
+        <v>182</v>
+      </c>
+      <c r="D74" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>980</v>
+      </c>
+      <c r="B75" t="s">
+        <v>19</v>
+      </c>
+      <c r="C75" t="s">
+        <v>184</v>
+      </c>
+      <c r="D75" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>981</v>
+      </c>
+      <c r="B76" t="s">
+        <v>176</v>
+      </c>
+      <c r="C76" t="s">
+        <v>186</v>
+      </c>
+      <c r="D76" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>982</v>
+      </c>
+      <c r="B77" t="s">
+        <v>50</v>
+      </c>
+      <c r="C77" t="s">
+        <v>188</v>
+      </c>
+      <c r="D77" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>983</v>
+      </c>
+      <c r="B78" t="s">
+        <v>47</v>
+      </c>
+      <c r="C78" t="s">
+        <v>190</v>
+      </c>
+      <c r="D78" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>984</v>
+      </c>
+      <c r="B79" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" t="s">
+        <v>192</v>
+      </c>
+      <c r="D79" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>985</v>
+      </c>
+      <c r="B80" t="s">
+        <v>59</v>
+      </c>
+      <c r="C80" t="s">
+        <v>194</v>
+      </c>
+      <c r="D80" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>986</v>
+      </c>
+      <c r="B81" t="s">
+        <v>50</v>
+      </c>
+      <c r="C81" t="s">
+        <v>196</v>
+      </c>
+      <c r="D81" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>989</v>
+      </c>
+      <c r="B82" t="s">
+        <v>198</v>
+      </c>
+      <c r="C82" t="s">
+        <v>199</v>
+      </c>
+      <c r="D82" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>990</v>
+      </c>
+      <c r="B83" t="s">
+        <v>50</v>
+      </c>
+      <c r="C83" t="s">
+        <v>201</v>
+      </c>
+      <c r="D83" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>991</v>
+      </c>
+      <c r="B84" t="s">
+        <v>203</v>
+      </c>
+      <c r="C84" t="s">
+        <v>204</v>
+      </c>
+      <c r="D84" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>993</v>
+      </c>
+      <c r="B85" t="s">
+        <v>25</v>
+      </c>
+      <c r="C85" t="s">
+        <v>206</v>
+      </c>
+      <c r="D85" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>994</v>
+      </c>
+      <c r="B86" t="s">
+        <v>22</v>
+      </c>
+      <c r="C86" t="s">
+        <v>208</v>
+      </c>
+      <c r="D86" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>995</v>
+      </c>
+      <c r="B87" t="s">
+        <v>59</v>
+      </c>
+      <c r="C87" t="s">
+        <v>210</v>
+      </c>
+      <c r="D87" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>997</v>
+      </c>
+      <c r="B88" t="s">
+        <v>73</v>
+      </c>
+      <c r="C88" t="s">
+        <v>212</v>
+      </c>
+      <c r="D88" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>998</v>
+      </c>
+      <c r="B89" t="s">
+        <v>62</v>
+      </c>
+      <c r="C89" t="s">
+        <v>214</v>
+      </c>
+      <c r="D89" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>1003</v>
+      </c>
+      <c r="B90" t="s">
+        <v>10</v>
+      </c>
+      <c r="C90" t="s">
+        <v>216</v>
+      </c>
+      <c r="D90" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>1004</v>
+      </c>
+      <c r="B91" t="s">
+        <v>19</v>
+      </c>
+      <c r="C91" t="s">
+        <v>218</v>
+      </c>
+      <c r="D91" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>1006</v>
+      </c>
+      <c r="B92" t="s">
+        <v>70</v>
+      </c>
+      <c r="C92" t="s">
+        <v>220</v>
+      </c>
+      <c r="D92" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>1007</v>
+      </c>
+      <c r="B93" t="s">
+        <v>25</v>
+      </c>
+      <c r="C93" t="s">
+        <v>222</v>
+      </c>
+      <c r="D93" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>1008</v>
+      </c>
+      <c r="B94" t="s">
+        <v>41</v>
+      </c>
+      <c r="C94" t="s">
+        <v>224</v>
+      </c>
+      <c r="D94" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
         <v>1009</v>
       </c>
-      <c r="B74" t="s">
-[...6 lines deleted...]
-        <v>182</v>
+      <c r="B95" t="s">
+        <v>94</v>
+      </c>
+      <c r="C95" t="s">
+        <v>226</v>
+      </c>
+      <c r="D95" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">