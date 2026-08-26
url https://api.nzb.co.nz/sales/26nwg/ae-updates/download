--- v0 (2026-06-14)
+++ v1 (2026-08-26)
@@ -12,326 +12,554 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Update</t>
   </si>
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Ardrossan</t>
   </si>
   <si>
     <t>Notimetowaste</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.</t>
   </si>
   <si>
+    <t>Chaldean</t>
+  </si>
+  <si>
+    <t>Novashow</t>
+  </si>
+  <si>
+    <t>Hello Youmzain</t>
+  </si>
+  <si>
+    <t>O'Maille</t>
+  </si>
+  <si>
+    <t>Mr Mozart</t>
+  </si>
+  <si>
+    <t>O'Pristine</t>
+  </si>
+  <si>
+    <t>Artorius</t>
+  </si>
+  <si>
+    <t>Ocean Anna</t>
+  </si>
+  <si>
+    <t>Proisir</t>
+  </si>
+  <si>
+    <t>Orua Belle</t>
+  </si>
+  <si>
+    <t>Penthouse Kitten</t>
+  </si>
+  <si>
     <t>Pertinacity</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.DOB Should be: 12/08/2025Brands: Nr sh brand: DW; Off sh brand: 1 over 5</t>
   </si>
   <si>
+    <t>Shocking</t>
+  </si>
+  <si>
+    <t>Peut Respirer</t>
+  </si>
+  <si>
+    <t>Pinultimate</t>
+  </si>
+  <si>
+    <t>Per Incanto</t>
+  </si>
+  <si>
+    <t>Play a Part</t>
+  </si>
+  <si>
     <t>Super Seth</t>
   </si>
   <si>
     <t>Pleased</t>
   </si>
   <si>
     <t>Popular</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: WS; Off sh brand: 58 over 5</t>
   </si>
   <si>
+    <t>Posh Bec</t>
+  </si>
+  <si>
+    <t>Almanzor</t>
+  </si>
+  <si>
+    <t>Promise to Reign</t>
+  </si>
+  <si>
+    <t>Pullyoursocksup</t>
+  </si>
+  <si>
     <t>Savabeel</t>
   </si>
   <si>
     <t>Purple Rain</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: WS; Off sh brand: 172 over 5</t>
   </si>
   <si>
-    <t>Hello Youmzain</t>
+    <t>Queen of Pop</t>
+  </si>
+  <si>
+    <t>Red Columbine</t>
+  </si>
+  <si>
+    <t>Respect</t>
+  </si>
+  <si>
+    <t>Noverre</t>
+  </si>
+  <si>
+    <t>Rich Billie Marsh</t>
   </si>
   <si>
     <t>Ritzy Sparkle</t>
   </si>
   <si>
+    <t>Rodeo Belle</t>
+  </si>
+  <si>
     <t>Wrote</t>
   </si>
   <si>
     <t>Samira</t>
   </si>
   <si>
+    <t>Sword of State</t>
+  </si>
+  <si>
+    <t>Sarsarun</t>
+  </si>
+  <si>
     <t>Hilal</t>
   </si>
   <si>
     <t>Smile</t>
   </si>
   <si>
     <t>Brands: Nr sh brand: loverl; Off sh brand: 9 over 5</t>
   </si>
   <si>
-    <t>Per Incanto</t>
-[...1 lines deleted...]
-  <si>
     <t>So Julia</t>
   </si>
   <si>
-    <t>Almanzor</t>
-[...1 lines deleted...]
-  <si>
     <t>Soltina</t>
   </si>
   <si>
     <t>Colour should be:  BROWN; Brands: Nr sh brand: sl2; Off sh brand: 8 over 5</t>
   </si>
   <si>
+    <t>Sorellina</t>
+  </si>
+  <si>
+    <t>Spring Success</t>
+  </si>
+  <si>
     <t>Stylistic</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: WS; Off sh brand: 73 over 5</t>
   </si>
   <si>
     <t>The Chosen One</t>
   </si>
   <si>
     <t>Sunrise Ruby</t>
   </si>
   <si>
-    <t>Colour should be:  BAY; Brands: Nr sh brand: loverl; Off sh brand: 2 over 5</t>
+    <t>The following have been lodged for this lot:    X-Rays.Colour should be:  BAY; Brands: Nr sh brand: loverl; Off sh brand: 2 over 5</t>
+  </si>
+  <si>
+    <t>Swiss Ace</t>
+  </si>
+  <si>
+    <t>Surprizable</t>
+  </si>
+  <si>
+    <t>Tears of an Angel</t>
   </si>
   <si>
     <t>Paddington</t>
   </si>
   <si>
     <t>Tegwin</t>
   </si>
   <si>
     <t>Brands: Nr sh brand: curlyw2; Off sh brand: 37 over 5</t>
   </si>
   <si>
+    <t>Tennessee Girl</t>
+  </si>
+  <si>
     <t>Tereras</t>
   </si>
   <si>
     <t>Satono Aladdin</t>
   </si>
   <si>
     <t>Tevere</t>
   </si>
   <si>
-    <t>Sword of State</t>
-[...1 lines deleted...]
-  <si>
     <t>Thousand Dreams</t>
   </si>
   <si>
     <t>Tipperary Mary</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: A; Off sh brand: 7 over 5</t>
   </si>
   <si>
     <t>Ocean Park</t>
   </si>
   <si>
     <t>Toffee Nose</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: Cm; Off sh brand: 26 over 5</t>
   </si>
   <si>
-    <t>Chaldean</t>
-[...1 lines deleted...]
-  <si>
     <t>Top Note</t>
   </si>
   <si>
-    <t>Proisir</t>
-[...1 lines deleted...]
-  <si>
     <t>Tree of Life</t>
   </si>
   <si>
-    <t>Colour should be:  BROWN; Brands: Nr sh brand: lponbar; Off sh brand: 6 over 5</t>
+    <t>The following have been lodged for this lot:    X-Rays.Colour should be:  BROWN; Brands: Nr sh brand: lponbar; Off sh brand: 6 over 5</t>
   </si>
   <si>
     <t>Reliable Man</t>
   </si>
   <si>
     <t>Unforgettable</t>
   </si>
   <si>
+    <t>Versilia</t>
+  </si>
+  <si>
+    <t>Vin Rouge</t>
+  </si>
+  <si>
+    <t>Wakata</t>
+  </si>
+  <si>
     <t>War Piglet</t>
   </si>
   <si>
+    <t>Well I Never</t>
+  </si>
+  <si>
     <t>Winehouse</t>
   </si>
   <si>
+    <t>Ziggyzou</t>
+  </si>
+  <si>
+    <t>Ace High</t>
+  </si>
+  <si>
+    <t>Akela's Charm</t>
+  </si>
+  <si>
     <t>Amalfitana</t>
   </si>
   <si>
-    <t>Mr Mozart</t>
+    <t>Zousain</t>
+  </si>
+  <si>
+    <t>Ammirata</t>
+  </si>
+  <si>
+    <t>Ribchester</t>
+  </si>
+  <si>
+    <t>Arabian Night</t>
+  </si>
+  <si>
+    <t>King's Legacy</t>
+  </si>
+  <si>
+    <t>Assuming</t>
+  </si>
+  <si>
+    <t>Staphanos</t>
+  </si>
+  <si>
+    <t>Beetobee</t>
+  </si>
+  <si>
+    <t>Black Mascara</t>
   </si>
   <si>
     <t>Bravissimo</t>
   </si>
   <si>
-    <t>Brands: Nr sh brand: loverl; Off sh brand: 8 over 5</t>
+    <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: loverl; Off sh brand: 8 over 5</t>
+  </si>
+  <si>
+    <t>Camarosa</t>
   </si>
   <si>
     <t>Caramel Sundae</t>
   </si>
   <si>
+    <t>Carlisle Bells</t>
+  </si>
+  <si>
+    <t>Carlotta</t>
+  </si>
+  <si>
+    <t>Banquo</t>
+  </si>
+  <si>
+    <t>Cassiopeia</t>
+  </si>
+  <si>
     <t>Cheex</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: WS; Off sh brand: 130 over 5</t>
   </si>
   <si>
     <t>U S Navy Flag</t>
   </si>
   <si>
     <t>Chenzel</t>
   </si>
   <si>
+    <t>Christmas Day</t>
+  </si>
+  <si>
+    <t>The following have been lodged for this lot:    X-Rays,  Surgery Report.</t>
+  </si>
+  <si>
     <t>Chuffed</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: WS; Off sh brand: 75 over 5</t>
   </si>
   <si>
+    <t>Circus Maximus</t>
+  </si>
+  <si>
+    <t>Circle of Magic</t>
+  </si>
+  <si>
     <t>Corvina</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: WS; Off sh brand: 44 over 5</t>
   </si>
   <si>
+    <t>State of Rest</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
+  </si>
+  <si>
     <t>Critical Angel</t>
   </si>
   <si>
     <t>Brands: Nr sh brand: curlyw2; Off sh brand: 64 over 5</t>
   </si>
   <si>
+    <t>Embellish</t>
+  </si>
+  <si>
+    <t>Darscape Princess</t>
+  </si>
+  <si>
     <t>Date Night</t>
   </si>
   <si>
     <t>Profondo</t>
   </si>
   <si>
     <t>Defiant</t>
   </si>
   <si>
     <t>Deva Dynasty</t>
   </si>
   <si>
+    <t>Bivouac</t>
+  </si>
+  <si>
+    <t>Dottie Dee</t>
+  </si>
+  <si>
     <t>Drama Series</t>
   </si>
   <si>
     <t>Elusive Red</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: A; Off sh brand: 6 over 5</t>
   </si>
   <si>
+    <t>Evaline</t>
+  </si>
+  <si>
     <t>Facade</t>
   </si>
   <si>
     <t>Brands: Nr sh brand: WS; Off sh brand: 43 over 5</t>
   </si>
   <si>
     <t>Falling Light</t>
   </si>
   <si>
-    <t>Shocking</t>
+    <t>Fast Sky Princess</t>
+  </si>
+  <si>
+    <t>Felicity Then</t>
+  </si>
+  <si>
+    <t>Final Hour</t>
   </si>
   <si>
     <t>Finecasting</t>
   </si>
   <si>
+    <t>Flamebird</t>
+  </si>
+  <si>
+    <t>Flying Meg</t>
+  </si>
+  <si>
     <t>Galaya</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: A; Off sh brand: 4 over 5</t>
   </si>
   <si>
-    <t>Noverre</t>
+    <t>Hampton's Gold</t>
+  </si>
+  <si>
+    <t>Hayle Bay</t>
   </si>
   <si>
     <t>Helena Cristina</t>
   </si>
   <si>
-    <t>Brands: Nr sh brand: eTp; Off sh brand: 55 over 5</t>
+    <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: eTp; Off sh brand: 55 over 5</t>
+  </si>
+  <si>
+    <t>Ice on Fire</t>
+  </si>
+  <si>
+    <t>Incanto Rose</t>
+  </si>
+  <si>
+    <t>Ipanema Girl</t>
   </si>
   <si>
     <t>L'Amour</t>
   </si>
   <si>
+    <t>Lipstick Lover</t>
+  </si>
+  <si>
     <t>Loquita</t>
   </si>
   <si>
     <t>Loveable</t>
   </si>
   <si>
     <t>The following have been lodged for this lot:    X-Rays.Brands: Nr sh brand: WS; Off sh brand: 60 over 5</t>
   </si>
   <si>
+    <t>Madame Giselle</t>
+  </si>
+  <si>
+    <t>Marvelouz</t>
+  </si>
+  <si>
+    <t>Midnight Special</t>
+  </si>
+  <si>
     <t>Monolink</t>
+  </si>
+  <si>
+    <t>Sweynesse</t>
+  </si>
+  <si>
+    <t>Montana Mist</t>
+  </si>
+  <si>
+    <t>Minnaleo</t>
+  </si>
+  <si>
+    <t>Stella's Honour</t>
+  </si>
+  <si>
+    <t>Light Express</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -635,699 +863,1567 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D46"/>
+  <dimension ref="A1:D108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>3</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B3" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="B10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="B14" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="B15" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>49</v>
+        <v>18</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="B17" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="B19" t="s">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="B21" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="B22" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D22" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="B23" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="B24" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="D24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="B25" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B26" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="C26" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D26" t="s">
-        <v>58</v>
+        <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="C27" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="D27" t="s">
-        <v>6</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>86</v>
+        <v>37</v>
       </c>
       <c r="B28" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C28" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="D28" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>87</v>
+        <v>38</v>
       </c>
       <c r="B29" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="C29" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="D29" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="B30" t="s">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="C30" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="B31" t="s">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D31" t="s">
-        <v>67</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
         <v>25</v>
       </c>
       <c r="C32" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D32" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="B33" t="s">
-        <v>9</v>
+        <v>57</v>
       </c>
       <c r="C33" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D33" t="s">
-        <v>6</v>
+        <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>96</v>
+        <v>43</v>
       </c>
       <c r="B34" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C34" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D34" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>97</v>
+        <v>45</v>
       </c>
       <c r="B35" t="s">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="D35" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>100</v>
+        <v>46</v>
       </c>
       <c r="B36" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="C36" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="D36" t="s">
-        <v>6</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="B37" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="D37" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="D38" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>104</v>
+        <v>49</v>
       </c>
       <c r="B39" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="C39" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="D39" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>109</v>
+        <v>50</v>
       </c>
       <c r="B40" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="C40" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="D40" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="B41" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C41" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="D41" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="B42" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="C42" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="D42" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="B43" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="C43" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="D43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="B44" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="D44" t="s">
-        <v>6</v>
+        <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>135</v>
+        <v>56</v>
       </c>
       <c r="B45" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="C45" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="D45" t="s">
-        <v>90</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
+        <v>58</v>
+      </c>
+      <c r="B46" t="s">
+        <v>30</v>
+      </c>
+      <c r="C46" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>59</v>
+      </c>
+      <c r="B47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C47" t="s">
+        <v>82</v>
+      </c>
+      <c r="D47" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>62</v>
+      </c>
+      <c r="B48" t="s">
+        <v>45</v>
+      </c>
+      <c r="C48" t="s">
+        <v>83</v>
+      </c>
+      <c r="D48" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>63</v>
+      </c>
+      <c r="B49" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" t="s">
+        <v>84</v>
+      </c>
+      <c r="D49" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>64</v>
+      </c>
+      <c r="B50" t="s">
+        <v>45</v>
+      </c>
+      <c r="C50" t="s">
+        <v>85</v>
+      </c>
+      <c r="D50" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>65</v>
+      </c>
+      <c r="B51" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" t="s">
+        <v>86</v>
+      </c>
+      <c r="D51" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>67</v>
+      </c>
+      <c r="B52" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" t="s">
+        <v>87</v>
+      </c>
+      <c r="D52" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>69</v>
+      </c>
+      <c r="B53" t="s">
+        <v>88</v>
+      </c>
+      <c r="C53" t="s">
+        <v>89</v>
+      </c>
+      <c r="D53" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>70</v>
+      </c>
+      <c r="B54" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" t="s">
+        <v>90</v>
+      </c>
+      <c r="D54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>71</v>
+      </c>
+      <c r="B55" t="s">
+        <v>91</v>
+      </c>
+      <c r="C55" t="s">
+        <v>92</v>
+      </c>
+      <c r="D55" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>72</v>
+      </c>
+      <c r="B56" t="s">
+        <v>93</v>
+      </c>
+      <c r="C56" t="s">
+        <v>94</v>
+      </c>
+      <c r="D56" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>73</v>
+      </c>
+      <c r="B57" t="s">
+        <v>95</v>
+      </c>
+      <c r="C57" t="s">
+        <v>96</v>
+      </c>
+      <c r="D57" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>74</v>
+      </c>
+      <c r="B58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C58" t="s">
+        <v>98</v>
+      </c>
+      <c r="D58" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>76</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>99</v>
+      </c>
+      <c r="D59" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>78</v>
+      </c>
+      <c r="B60" t="s">
+        <v>11</v>
+      </c>
+      <c r="C60" t="s">
+        <v>100</v>
+      </c>
+      <c r="D60" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>81</v>
+      </c>
+      <c r="B61" t="s">
+        <v>43</v>
+      </c>
+      <c r="C61" t="s">
+        <v>102</v>
+      </c>
+      <c r="D61" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>82</v>
+      </c>
+      <c r="B62" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" t="s">
+        <v>103</v>
+      </c>
+      <c r="D62" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>83</v>
+      </c>
+      <c r="B63" t="s">
+        <v>11</v>
+      </c>
+      <c r="C63" t="s">
+        <v>104</v>
+      </c>
+      <c r="D63" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>84</v>
+      </c>
+      <c r="B64" t="s">
+        <v>45</v>
+      </c>
+      <c r="C64" t="s">
+        <v>105</v>
+      </c>
+      <c r="D64" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>85</v>
+      </c>
+      <c r="B65" t="s">
+        <v>106</v>
+      </c>
+      <c r="C65" t="s">
+        <v>107</v>
+      </c>
+      <c r="D65" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>86</v>
+      </c>
+      <c r="B66" t="s">
+        <v>25</v>
+      </c>
+      <c r="C66" t="s">
+        <v>108</v>
+      </c>
+      <c r="D66" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>87</v>
+      </c>
+      <c r="B67" t="s">
+        <v>110</v>
+      </c>
+      <c r="C67" t="s">
+        <v>111</v>
+      </c>
+      <c r="D67" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>88</v>
+      </c>
+      <c r="B68" t="s">
+        <v>23</v>
+      </c>
+      <c r="C68" t="s">
+        <v>112</v>
+      </c>
+      <c r="D68" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>89</v>
+      </c>
+      <c r="B69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C69" t="s">
+        <v>114</v>
+      </c>
+      <c r="D69" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>90</v>
+      </c>
+      <c r="B70" t="s">
+        <v>116</v>
+      </c>
+      <c r="C70" t="s">
+        <v>117</v>
+      </c>
+      <c r="D70" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>91</v>
+      </c>
+      <c r="B71" t="s">
+        <v>4</v>
+      </c>
+      <c r="C71" t="s">
+        <v>118</v>
+      </c>
+      <c r="D71" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>92</v>
+      </c>
+      <c r="B72" t="s">
+        <v>120</v>
+      </c>
+      <c r="C72" t="s">
+        <v>121</v>
+      </c>
+      <c r="D72" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>93</v>
+      </c>
+      <c r="B73" t="s">
+        <v>30</v>
+      </c>
+      <c r="C73" t="s">
+        <v>122</v>
+      </c>
+      <c r="D73" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>94</v>
+      </c>
+      <c r="B74" t="s">
+        <v>124</v>
+      </c>
+      <c r="C74" t="s">
+        <v>125</v>
+      </c>
+      <c r="D74" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>95</v>
+      </c>
+      <c r="B75" t="s">
+        <v>25</v>
+      </c>
+      <c r="C75" t="s">
+        <v>126</v>
+      </c>
+      <c r="D75" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>96</v>
+      </c>
+      <c r="B76" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" t="s">
+        <v>128</v>
+      </c>
+      <c r="D76" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>97</v>
+      </c>
+      <c r="B77" t="s">
+        <v>4</v>
+      </c>
+      <c r="C77" t="s">
+        <v>129</v>
+      </c>
+      <c r="D77" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>99</v>
+      </c>
+      <c r="B78" t="s">
+        <v>130</v>
+      </c>
+      <c r="C78" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>100</v>
+      </c>
+      <c r="B79" t="s">
+        <v>47</v>
+      </c>
+      <c r="C79" t="s">
+        <v>132</v>
+      </c>
+      <c r="D79" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>101</v>
+      </c>
+      <c r="B80" t="s">
+        <v>45</v>
+      </c>
+      <c r="C80" t="s">
+        <v>133</v>
+      </c>
+      <c r="D80" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>102</v>
+      </c>
+      <c r="B81" t="s">
+        <v>20</v>
+      </c>
+      <c r="C81" t="s">
+        <v>135</v>
+      </c>
+      <c r="D81" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>103</v>
+      </c>
+      <c r="B82" t="s">
+        <v>25</v>
+      </c>
+      <c r="C82" t="s">
+        <v>136</v>
+      </c>
+      <c r="D82" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>104</v>
+      </c>
+      <c r="B83" t="s">
+        <v>45</v>
+      </c>
+      <c r="C83" t="s">
+        <v>138</v>
+      </c>
+      <c r="D83" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>105</v>
+      </c>
+      <c r="B84" t="s">
+        <v>124</v>
+      </c>
+      <c r="C84" t="s">
         <v>139</v>
       </c>
-      <c r="B46" t="s">
-[...5 lines deleted...]
-      <c r="D46" t="s">
+      <c r="D84" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>106</v>
+      </c>
+      <c r="B85" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" t="s">
+        <v>140</v>
+      </c>
+      <c r="D85" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>108</v>
+      </c>
+      <c r="B86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C86" t="s">
+        <v>141</v>
+      </c>
+      <c r="D86" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>109</v>
+      </c>
+      <c r="B87" t="s">
+        <v>20</v>
+      </c>
+      <c r="C87" t="s">
+        <v>142</v>
+      </c>
+      <c r="D87" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>110</v>
+      </c>
+      <c r="B88" t="s">
+        <v>30</v>
+      </c>
+      <c r="C88" t="s">
+        <v>143</v>
+      </c>
+      <c r="D88" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>111</v>
+      </c>
+      <c r="B89" t="s">
+        <v>60</v>
+      </c>
+      <c r="C89" t="s">
+        <v>144</v>
+      </c>
+      <c r="D89" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>114</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>145</v>
+      </c>
+      <c r="D90" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>116</v>
+      </c>
+      <c r="B91" t="s">
+        <v>63</v>
+      </c>
+      <c r="C91" t="s">
+        <v>147</v>
+      </c>
+      <c r="D91" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>117</v>
+      </c>
+      <c r="B92" t="s">
+        <v>88</v>
+      </c>
+      <c r="C92" t="s">
+        <v>148</v>
+      </c>
+      <c r="D92" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>118</v>
+      </c>
+      <c r="B93" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" t="s">
+        <v>149</v>
+      </c>
+      <c r="D93" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>119</v>
+      </c>
+      <c r="B94" t="s">
+        <v>88</v>
+      </c>
+      <c r="C94" t="s">
+        <v>151</v>
+      </c>
+      <c r="D94" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>121</v>
+      </c>
+      <c r="B95" t="s">
+        <v>25</v>
+      </c>
+      <c r="C95" t="s">
+        <v>152</v>
+      </c>
+      <c r="D95" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>122</v>
+      </c>
+      <c r="B96" t="s">
+        <v>4</v>
+      </c>
+      <c r="C96" t="s">
+        <v>153</v>
+      </c>
+      <c r="D96" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97">
+        <v>126</v>
+      </c>
+      <c r="B97" t="s">
+        <v>30</v>
+      </c>
+      <c r="C97" t="s">
+        <v>154</v>
+      </c>
+      <c r="D97" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98">
+        <v>132</v>
+      </c>
+      <c r="B98" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" t="s">
+        <v>155</v>
+      </c>
+      <c r="D98" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99">
+        <v>133</v>
+      </c>
+      <c r="B99" t="s">
+        <v>25</v>
+      </c>
+      <c r="C99" t="s">
+        <v>156</v>
+      </c>
+      <c r="D99" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100">
+        <v>135</v>
+      </c>
+      <c r="B100" t="s">
+        <v>25</v>
+      </c>
+      <c r="C100" t="s">
+        <v>157</v>
+      </c>
+      <c r="D100" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101">
+        <v>136</v>
+      </c>
+      <c r="B101" t="s">
+        <v>45</v>
+      </c>
+      <c r="C101" t="s">
+        <v>159</v>
+      </c>
+      <c r="D101" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102">
+        <v>137</v>
+      </c>
+      <c r="B102" t="s">
+        <v>33</v>
+      </c>
+      <c r="C102" t="s">
+        <v>160</v>
+      </c>
+      <c r="D102" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103">
+        <v>138</v>
+      </c>
+      <c r="B103" t="s">
+        <v>93</v>
+      </c>
+      <c r="C103" t="s">
+        <v>161</v>
+      </c>
+      <c r="D103" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104">
+        <v>139</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>162</v>
+      </c>
+      <c r="D104" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105">
+        <v>140</v>
+      </c>
+      <c r="B105" t="s">
+        <v>163</v>
+      </c>
+      <c r="C105" t="s">
+        <v>164</v>
+      </c>
+      <c r="D105" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106">
+        <v>141</v>
+      </c>
+      <c r="B106" t="s">
+        <v>63</v>
+      </c>
+      <c r="C106" t="s">
+        <v>165</v>
+      </c>
+      <c r="D106" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107">
+        <v>142</v>
+      </c>
+      <c r="B107" t="s">
+        <v>45</v>
+      </c>
+      <c r="C107" t="s">
+        <v>166</v>
+      </c>
+      <c r="D107" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108">
+        <v>143</v>
+      </c>
+      <c r="B108" t="s">
+        <v>88</v>
+      </c>
+      <c r="C108" t="s">
+        <v>167</v>
+      </c>
+      <c r="D108" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>