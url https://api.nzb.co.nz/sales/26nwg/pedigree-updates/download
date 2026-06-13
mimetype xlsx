--- v0 (2026-05-13)
+++ v1 (2026-06-13)
@@ -12,344 +12,518 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Update</t>
   </si>
   <si>
     <t>Lot</t>
   </si>
   <si>
+    <t>Hello Youmzain</t>
+  </si>
+  <si>
+    <t>O'Maille</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  The Ritz (2022.f. by Almanzor-Fleece, by Daylami-Gold Dodger). 1st Waikato TR Ember Signage Solutions Maiden S.</t>
+  </si>
+  <si>
     <t>Redwood</t>
   </si>
   <si>
     <t>Orangutan</t>
   </si>
   <si>
-    <t>From the same family as  US BAY (2022.c. by Rally Cry-Usted Thunder, by Durban Thunder-Hot Gallery). 1st Cidade Jardim Premio DepressaHalf-Sister to  Djibouti (2022.f. by Telperion-Orangutan, by Husson-Jambu). 2nd Wanganui JC Palamountains Nutrition Maiden S.</t>
+    <t>From the same family as  US BAY (2022.c. by Rally Cry-Usted Thunder, by Durban Thunder-Hot Gallery). 1st Cidade Jardim Premio DepressaFrom the same family as  PROFIT CENTRE (2023.g. by Profitable-Extra Mile, by Frankel-Marie de Medici). 1st Milano Premio Tudini LFrom the same family as  PROFIT CENTRE (2023.g. by Profitable-Extra Mile, by Frankel-Marie de Medici). 1st Milano Premio Leonardo Horse ProjectHalf-Sister to  Djibouti (2022.f. by Telperion-Orangutan, by Husson-Jambu). 2nd Wanganui JC Palamountains Nutrition Maiden S.</t>
   </si>
   <si>
     <t>Mr Mozart</t>
   </si>
   <si>
     <t>Penthouse Kitten</t>
   </si>
   <si>
-    <t>Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 1st CJC Pavillion Opening Maiden S.</t>
+    <t>From the same family as  Capaci (2022.f. by Tivaci-Capinsky, by Savabeel-Captivate). 1st Wanganui JC Neilo S.Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 1st CJC Pavillion Opening Maiden S.Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 2nd CJC Racecourse Hotel S.Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 3rd CJC Mid-Winter Xmas S.Half-Sister to  Our Lykoi (2022.g. by Tivaci-Penthouse Kitten, by Pentire-Scattercat). 3rd Waikato TR PFS Engineering Maiden S.</t>
   </si>
   <si>
     <t>Super Seth</t>
   </si>
   <si>
     <t>Pleased</t>
   </si>
   <si>
-    <t>Half-Brother to  Take Action (2020.g. by Sacred Falls-Pleased, by Savabeel-Glad). 2nd HKJC Saint-Cloud H.</t>
+    <t>Half-Brother to  Take Action (2020.g. by Sacred Falls-Pleased, by Savabeel-Glad). 1st HKJC Middle Gap H.Half-Brother to  Take Action (2020.g. by Sacred Falls-Pleased, by Savabeel-Glad). 2nd HKJC Saint-Cloud H.</t>
   </si>
   <si>
     <t>Popular</t>
   </si>
   <si>
-    <t>From the same family as  Savoir Faire (2019.g. by Savabeel-Etiquette, by O'Reilly-Iguazu's Girl). 2nd Rotorua Cup L</t>
+    <t>From the same family as  Savoir Faire (2019.g. by Savabeel-Etiquette, by O'Reilly-Iguazu's Girl). 2nd Rotorua Cup LHalf-Brother to  Sought After (2021.g. by Tivaci-Popular, by Savabeel-It Girl). 1st Murray Bridge RC Mosel Surveyors H.</t>
   </si>
   <si>
     <t>Ardrossan</t>
   </si>
   <si>
     <t>Queen of Pop</t>
   </si>
   <si>
+    <t>Closely related to  Sam's Turn (2021.g. by Turn Me Loose-Damesel, by O'Reilly-Dame Mapperley). 1st Manawatu RC Ashhurst-Pohangina CupClosely related to  Pharoah's Daughter (2020.f. by American Pharoah-Queen of Zealand, by Savabeel-Queen of Pop). 1st Wangaratta TC Worklocker H.Closely related to  Zealands Princess (2022.f. by Yes Yes Yes-Queen of Zealand, by Savabeel-Queen of Pop). 1st Dubbo TC Elders Rural Maiden P.</t>
+  </si>
+  <si>
+    <t>Rebel's Choice</t>
+  </si>
+  <si>
+    <t>From the same family as  SPICY MARTINI (2021.f. by Justify-Extra Olives, by Redoute's Choice-Line Honours). 1st BRC (Eagle Farm) Stradbroke H. Gr.1From the same family as  SPICY MARTINI (2021.f. by Justify-Extra Olives, by Redoute's Choice-Line Honours). 2nd BRC (Doomben) Doomben Ten Thousand S. Gr.1</t>
+  </si>
+  <si>
+    <t>Noverre</t>
+  </si>
+  <si>
+    <t>Rich Billie Marsh</t>
+  </si>
+  <si>
+    <t>Closely related to  Salt Spray (2022.g. by Ocean Park-Cool Storm, by One Cool Cat-Flying Free). 1st Illawarra TC Louise Moulton Mother's Day Maiden P.Closely related to  Storm Park - Banker's Honor (Mal.) (2021.g. by Ocean Park-Cool Storm, by One Cool Cat-Flying Free). 1st Selangor TC Class 3 H.Closely related to  Hailstones (2023.g. by Noverre-Cool Storm, by One Cool Cat-Flying Free). 1st Scone RC Mayor's Gallop Maiden H.</t>
+  </si>
+  <si>
+    <t>Ritzy Sparkle</t>
+  </si>
+  <si>
+    <t>From the same family as  Kirikan (2020.g. by Tivaci-Jammu, by Savabeel-Kashmir). 1st Townsville TC Mitavite H.</t>
+  </si>
+  <si>
+    <t>Sword of State</t>
+  </si>
+  <si>
+    <t>Sarsarun</t>
+  </si>
+  <si>
+    <t>Half-Sister to  I'm So Elegant (2021.f. by Proisir-Sarsarun, by Ustinov-Tramontane). 1st Toowoomba TC Kennards Hire Maiden P.Half-Sister to  I'm So Elegant (2021.f. by Proisir-Sarsarun, by Ustinov-Tramontane). 3rd Toowoomba TC John Deere Maiden P.</t>
+  </si>
+  <si>
+    <t>Semprini</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  Silver Dragon (2020.g. by Time Test-Miss Cosimo, by Giant's Causeway-Tycoon Joy). 1st Selangor TC Class 4B</t>
+  </si>
+  <si>
+    <t>Profondo</t>
+  </si>
+  <si>
+    <t>Sexy Pins</t>
+  </si>
+  <si>
+    <t>Closely related to  Bollon (2021.g. by Super Seth-Aura d'Oro, by Medaglia d'Oro-Songfest). 1st Darwin TC Mitcon Projects H.Half-Sister to  Spread the Love (2022.g. by Contributer-Sexy Pins, by Pins-Songfest). 1st Murrumbidgee TC Magic Millions H.Closely related to  Tsunami (2021.g. by Written Tycoon-Stella Sea Sun, by Redoute's Choice-Jellicles). 1st Cairns JC Red Beret Hotel H.Closely related to  Dirty Summer (2022.g. by Dirty Work-Summerfest, by Ocean Park-Songfest). 1st Hawkesbury RC Gremmo Homes Maiden H.</t>
+  </si>
+  <si>
+    <t>Armory</t>
+  </si>
+  <si>
+    <t>She is All Fashion</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  ARRAN BAY (2018.g. by All Too Hard-Stolen Girlfriend, by Canny Lad-Acacia Bay). 1st SAJC (Morphettville) Cummings S. Gr.3Half-Sister to  Stylin' (2022.f. by Ribchester-She is All Fashion, by Duke of Marmalade-Stolen Girlfriend). 1st WATC (Belmont) Racing WA Provincial Series Final H.Half-Sister to  Stylin' (2022.f. by Ribchester-She is All Fashion, by Duke of Marmalade-Stolen Girlfriend). 1st Kalgoorlie Boulder RC Racing WA Provincial Championship Heat H.</t>
+  </si>
+  <si>
+    <t>Almanzor</t>
+  </si>
+  <si>
+    <t>Soltina</t>
+  </si>
+  <si>
+    <t>Closely related to  Capaci (2022.f. by Tivaci-Capinsky, by Savabeel-Captivate). 1st Wanganui JC Neilo S.Closely related to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 1st CJC Pavillion Opening Maiden S.</t>
+  </si>
+  <si>
+    <t>Sorellina</t>
+  </si>
+  <si>
+    <t>Half-Brother to  Soaring Bronco (2020.g. by Tivaci-Sorellina, by Pins-Miss Jessie Jay). 3rd HKJC Racing Heritage H.Half-Brother to  Soaring Bronco (2020.g. by Tivaci-Sorellina, by Pins-Miss Jessie Jay). 3rd HKJC Standard Chartered Digital Assets H.Closely related to  Momoka (2023.f. by Maurice-Simogramor, by Fastnet Rock-Katie Lee). 1st SCTC (Sunshine Coast) Qebs Maiden P.</t>
+  </si>
+  <si>
+    <t>The Chosen One</t>
+  </si>
+  <si>
+    <t>Sunrise Ruby</t>
+  </si>
+  <si>
+    <t>Half-Sister to  Sunshineinmypocket (2020.g. by Proisir-Sunrise Ruby, by Jimmy Choux-A Touch of Ruby). 1st GCTC (Gold Coast) City Council H.</t>
+  </si>
+  <si>
+    <t>Farnan</t>
+  </si>
+  <si>
+    <t>Tavispirit</t>
+  </si>
+  <si>
+    <t>From the same family as  BETTY SPAGHETTI (2019.f. by Stratum Star-Swiss Beauty, by Swiss Ace-Our Squeezer). 1st Otago RC More FM S.</t>
+  </si>
+  <si>
+    <t>Proisir</t>
+  </si>
+  <si>
+    <t>Tennessee Girl</t>
+  </si>
+  <si>
+    <t>Closely related to  Silver Patch (2022.g. by Ardrossan-Kissmekate, by O'Reilly-Royal Kiss). 1st Auckland TR Trackside.co.nz Maiden S.</t>
+  </si>
+  <si>
+    <t>Thousand Dreams</t>
+  </si>
+  <si>
+    <t>Half-Sister to  Magic Dreams (2022.f. by Zousain-Thousand Dreams, by O'Reilly-Thousand Veils). 1st Auckland TR Golf Warehouse Maiden S.</t>
+  </si>
+  <si>
+    <t>Per Incanto</t>
+  </si>
+  <si>
+    <t>Tipperary Mary</t>
+  </si>
+  <si>
+    <t>From the same family as  LOSESOMEWINMORE (2019.g. by All Too Hard-Raischek, by Mossman-Kalamata). 1st VRC (Flemington) Straight Six H. LFrom the same family as  OLIVEANOTHERDAY (2022.g. by Nicconi-Olive, by All Too Hard-Kalamata). 1st Warrnambool RC Wangoom H. LFrom the same family as  QUEEN REGENT (2023.f. by Wild Ruler-Miss Vixen, by Foxwedge-Kirvinsky). 1st Scone RC Woodlands S. L</t>
+  </si>
+  <si>
+    <t>Ocean Park</t>
+  </si>
+  <si>
+    <t>Toffee Nose</t>
+  </si>
+  <si>
+    <t>Half-Brother to  Savatoff (2020.g. by Savabeel-Toffee Nose, by Toorak Toff-Majestic Girl). 3rd Casterton RC Apsley Cup</t>
+  </si>
+  <si>
+    <t>Chaldean</t>
+  </si>
+  <si>
+    <t>Top Note</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  Duntayar - Family Delight (Mal.) (2017.g. by Dundeel-Arpeggio, by Tavistock-Macchiato). 1st Selangor TC Class 4 H.</t>
+  </si>
+  <si>
+    <t>Tree of Life</t>
+  </si>
+  <si>
+    <t>Closely related to  Tarvos - Basic Instinct (H.K.) (2021.g. by Sweynesse-Prist, by Shocking-Pristino). 1st HKJC Dordogne H.</t>
+  </si>
+  <si>
+    <t>Reliable Man</t>
+  </si>
+  <si>
+    <t>Unforgettable</t>
+  </si>
+  <si>
+    <t>From the same family as  SEPALS (2021.g. by Calyx-What's New, by Casino Prince-Pussycat Dream). 2nd BRC (Eagle Farm) Stradbroke H. Gr.1</t>
+  </si>
+  <si>
+    <t>El Roca</t>
+  </si>
+  <si>
+    <t>Valzacella</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  Sir Ruby (2022.g. by King of Comedy-Navy Beach, by Darci Brahma-Beyond the Sunset). 1st Selangor TC Class 4 H.</t>
+  </si>
+  <si>
+    <t>Vin Rouge</t>
+  </si>
+  <si>
+    <t>Closely related to  Electric Arrow (2020.f. by Golden Archer-Heart'n Soul, by Show a Heart-Doubtful Choice). 1st Ipswich TC (Ipswich) Schweppes H.Closely related to  Look After (2020.g. by Star Turn-Beautiful Soul, by Encosta de Lago-Ravishing Choice). 1st Perak TC Class 5 H.</t>
+  </si>
+  <si>
+    <t>Vincere</t>
+  </si>
+  <si>
+    <t>From the same family as  Stoli Bolli (2021.g. by Deep Field-Champagne Boom, by Spirit of Boom-Lucky Toss). 1st Bendigo JC Advertiser H.</t>
+  </si>
+  <si>
+    <t>Wakata</t>
+  </si>
+  <si>
+    <t>From the same family as  FINGER (2023.c. by Gun Runner-Estilo Talentoso, by Maclean's Music-Bazinga Baby). 1st Funabashi Bluebird Cup LFrom the same family as  FINGER (2023.c. by Gun Runner-Estilo Talentoso, by Maclean's Music-Bazinga Baby). 1st Ohi Haneda Hai LFrom the same family as  FINGER (2023.c. by Gun Runner-Estilo Talentoso, by Maclean's Music-Bazinga Baby). 1st Ohi Tokyo Derby LFrom the same family as  FINGER (2023.c. by Gun Runner-Estilo Talentoso, by Maclean's Music-Bazinga Baby). 2nd Ohi Keihin Hai LFrom the same family as  Fact (2022.g. by Instagrand-Bazinga Baby, by Afleet Alex-Elizaveta). 1st Horseshoe Indianapolis Allowance</t>
+  </si>
+  <si>
+    <t>Winehouse</t>
+  </si>
+  <si>
+    <t>Closely related to  Sunningdale (2020.f. by Eminent-Turkey Lowe, by Savabeel-Singing Star). 1st Waimate RC George and Mary Hennessy Maiden S.</t>
+  </si>
+  <si>
+    <t>Tarzino</t>
+  </si>
+  <si>
+    <t>Zorya</t>
+  </si>
+  <si>
+    <t>Closely related to  Final Story (2023.c. by Candy Ride-Book Review, by Giant's Causeway-Clever Babe). 2nd Laurel Sir Barton S. LClosely related to  Rock Music (2022.c. by Into Mischief-Clever Babe, by Distorted Humor-Added Time). 1st Churchill Downs Maiden Claiming</t>
+  </si>
+  <si>
+    <t>Zousain</t>
+  </si>
+  <si>
+    <t>Ammirata</t>
+  </si>
+  <si>
+    <t>Half-Brother to  Devils Delight (2020.g. by Hellbent-Ammirata, by Nadeem-Iguana Jo). 2nd Darwin TC Denis Ralph H.</t>
+  </si>
+  <si>
+    <t>King's Legacy</t>
+  </si>
+  <si>
+    <t>Assuming</t>
+  </si>
+  <si>
+    <t>From the same family as  NEW YORK LUSTRE (2019.f. by Manhattan Rain-Copper, by Shamardal-Patina). 4th SAJC (Morphettville) Goodwood H. Gr.1Closely related to  Royal Muse (2022.f. by Showtime-Enact, by Dundeel-Portrayal). 1st Strathalbyn RC Philmac and Vinidex by Aliaxis Maiden P.</t>
+  </si>
+  <si>
+    <t>Staphanos</t>
+  </si>
+  <si>
+    <t>Beetobee</t>
+  </si>
+  <si>
+    <t>Closely related to  Marino Tonitrus (2022.f. by Thunder Snow-Naomi Maria, by King Kamehameha-Mejiro Audrey). 1st Niigata Dainichidake TokubetsuOut of a sibling to  Roman Lake (2021.f. by Drefong-Mejiro Audrey, by Special Week-Mejiro Dober). 1st Kyoto Allowance Race</t>
+  </si>
+  <si>
+    <t>Acrobat</t>
+  </si>
+  <si>
+    <t>Bolero Belle</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  Banknote Hustler (2022.g. by Capitalist-Torvill, by Not a Single Doubt-Bolero Queen). 1st Southside Racing Gippsland Premium Quarries H.</t>
+  </si>
+  <si>
+    <t>Wrote</t>
+  </si>
+  <si>
+    <t>Camarosa</t>
+  </si>
+  <si>
+    <t>Closely related to  Uderzo (2018.g. by Vadamos-Etosha Lass, by Pentire-Jesmonds Gift). 1st Auckland TR Trackside.co.nz S.Closely related to  Alabama Moonlight (2021.g. by Alabama Express-Zabeel Gift, by Zabeel-Jesmonds Gift). 1st Townsville TC Brisbane 2032 Olympics H.Closely related to  Alabama Moonlight (2021.g. by Alabama Express-Zabeel Gift, by Zabeel-Jesmonds Gift). 1st Townsville TC Quality Fabrications and Welding H.Closely related to  Tavijewel (2019.g. by Tavistock-Jewels Gift, by Stravinsky-Jesmonds Gift). 1st Dubbo TC Chill-Rite H.Closely related to  Tavijewel (2019.g. by Tavistock-Jewels Gift, by Stravinsky-Jesmonds Gift). 1st Canberra RC Cosmic Cleaning H.</t>
+  </si>
+  <si>
+    <t>Caramel Sundae</t>
+  </si>
+  <si>
+    <t>Closely related to  Self Serve (2021.f. by Ocean Park-Checkout, by Savabeel-Shopaholic). 1st Darwin TC Book DTC Gala Ball H.</t>
+  </si>
+  <si>
+    <t>Carlisle Bells</t>
+  </si>
+  <si>
+    <t>From the same family as  Zambardo (2021.g. by Belardo-Zambezi, by Zabeel-Tall Poppy). 2nd ATC (Rosehill) Lord Mayor's Cup L</t>
+  </si>
+  <si>
+    <t>Banquo</t>
+  </si>
+  <si>
+    <t>Cassiopeia</t>
+  </si>
+  <si>
+    <t>Closely related to  Sir Ruby (2022.g. by King of Comedy-Navy Beach, by Darci Brahma-Beyond the Sunset). 1st Selangor TC Class 4 H.</t>
+  </si>
+  <si>
+    <t>Christmas Day</t>
+  </si>
+  <si>
+    <t>Half-Brother to  PUDDING (2018.g. by Tavistock-Christmas Day, by Zabeel-Assertiveness). 1st MRC (Sandown) Life Member David Sims 90th Birthday H.Half-Brother to  PUDDING (2018.g. by Tavistock-Christmas Day, by Zabeel-Assertiveness). 2nd SAJC (Morphettville) Cummings S. Gr.3From the same family as  Bella Montagna (2021.f. by Belardo-Lochnagar, by So You Think-La Boisselle). 2nd BRC (Eagle Farm) Premier's Cup Gr.3Half-Brother to  Lucky Man (2020.g. by Shamexpress-Christmas Day, by Zabeel-Assertiveness). 2nd HKJC Castle Peak H.</t>
+  </si>
+  <si>
+    <t>Chuffed</t>
+  </si>
+  <si>
+    <t>Closely related to  Take Action (2020.g. by Sacred Falls-Pleased, by Savabeel-Glad). 1st HKJC Middle Gap H.</t>
+  </si>
+  <si>
+    <t>State of Rest</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
+  </si>
+  <si>
+    <t>From the same family as  AKAYSHA (2022.f. by Capitalist-Zingaling, by Redoute's Choice-Done That). 4th Scone RC Denise's Joy S. LFrom the same family as  BRUDENELL (2019.g. by Russian Revolution-Knit 'n' Purl, by More Than Ready-Zingaling). 2nd Scone RC Ortensia S. LFrom the same family as  BRUDENELL (2019.g. by Russian Revolution-Knit 'n' Purl, by More Than Ready-Zingaling). 3rd ATC (Randwick) Bob Charley AO S. LFrom the same family as  KA BLING (2018.g. by Capitalist-Zingaling, by Redoute's Choice-Done That). 1st Longreach JC Battle of the Bush Longreach Qualifier Open P.</t>
+  </si>
+  <si>
+    <t>Date Night</t>
+  </si>
+  <si>
+    <t>Brother to  Couples Retreat (2021.f. by Super Seth-Date Night, by Savabeel-Dating). 1st ATC (Rosehill) Vale Peter Taylor H.Brother to  Couples Retreat (2021.f. by Super Seth-Date Night, by Savabeel-Dating). 3rd Hawkesbury RC Blakes Marine H.</t>
+  </si>
+  <si>
+    <t>Deva Dynasty</t>
+  </si>
+  <si>
+    <t>Dolce Amore</t>
+  </si>
+  <si>
+    <t>From the same family as  MR MOJO RISIN' (2019.g. by Deep Field-La Scala, by Bahhare-Logical Lady). 1st Waverley RC Treadwell Gordon H.From the same family as  MR MOJO RISIN' (2019.g. by Deep Field-La Scala, by Bahhare-Logical Lady). 1st Wanganui JC Hirepool S.Half-Sister to  Audacious Pursuit (2021.g. by Ardrossan-Dolce Amore, by Sebring-Irish Belle). 1st HKJC Rhine H.</t>
+  </si>
+  <si>
+    <t>Bivouac</t>
+  </si>
+  <si>
+    <t>Dottie Dee</t>
+  </si>
+  <si>
+    <t>From the same family as  BRAVE HUSTLER (2023.g. by Anders-Night Hussler, by Reliable Man-Glory Run). 1st SAJC (Morphettville) David Coles AM S. Gr.3Closely related to  Attractiveness (2022.f. by Hello Youmzain-Hot in High Heels, by High Chaparral-Fairygem). 1st Newcastle JC Signature Stables H.Out of a sibling to  Bonnie Gem (2020.f. by Charm Spirit-Fairygem, by Viscount-Gemscay). 1st Auckland TR Pearl Series Maiden S.</t>
+  </si>
+  <si>
+    <t>Shocking</t>
+  </si>
+  <si>
+    <t>Evaline</t>
+  </si>
+  <si>
+    <t>From the same family as  BOOMBA (2017.g. by Showcasing-Celeste, by Pentire-Aria). 1st Selangor TC Class 5 H.</t>
+  </si>
+  <si>
+    <t>Final Hour</t>
+  </si>
+  <si>
+    <t>Closely related to  Astro World (2021.f. by Pierro-Awaken, by Dream Ahead-Mystic Hour). 1st WATC (Belmont) Senturf H.Out of a sibling to  Enchanted Hour (2022.f. by Maurice-Mystic Hour, by Redoute's Choice-Fatal Attraction). 1st Bunbury TC Roofwest Maiden P.</t>
+  </si>
+  <si>
+    <t>Galaya</t>
+  </si>
+  <si>
+    <t>Closely related to  Dancing Destiny (2024.f. by Magna Grecia-Dancing Approach, by Camelot-Dream Approach). 1st Roscommon Irish EBF Median Sires Series 2YO MaidenClosely related to  Dancing Destiny (2024.f. by Magna Grecia-Dancing Approach, by Camelot-Dream Approach). 3rd Naas Fillies Sprint S. Gr.3From the same family as  Inevitable (2021.c. by Native Khan-Danseur de Feu, by Danehill Dancer-Ugo Fire). 1st Ankara Conditions 3YO+From the same family as  Inevitable (2021.c. by Native Khan-Danseur de Feu, by Danehill Dancer-Ugo Fire). 3rd Istanbul Prens Halim Sait Türkhan LClosely related to  Fortis Puella (2023.f. by Magna Grecia-Dancing Approach, by Camelot-Dream Approach). 1st Warsaw Race 7</t>
+  </si>
+  <si>
+    <t>Ace High</t>
+  </si>
+  <si>
+    <t>Gold Rose</t>
+  </si>
+  <si>
+    <t>From the same family as  Mamaea (2021.f. by Ribchester-Tihi Keepa, by Keeper-Gimmick). 1st Riverton RC Todd and Co Realty H.</t>
+  </si>
+  <si>
+    <t>Hayle Bay</t>
+  </si>
+  <si>
+    <t>Half-Brother to  Dare to Proisir (2022.g. by Proisir-Hayle Bay, by Pentire-Arniston). 2nd Auckland TR Lawn Shed Maiden S.</t>
+  </si>
+  <si>
+    <t>Helena Cristina</t>
+  </si>
+  <si>
     <t>Closely related to  Pharoah's Daughter (2020.f. by American Pharoah-Queen of Zealand, by Savabeel-Queen of Pop). 1st Wangaratta TC Worklocker H.Closely related to  Zealands Princess (2022.f. by Yes Yes Yes-Queen of Zealand, by Savabeel-Queen of Pop). 1st Dubbo TC Elders Rural Maiden P.</t>
   </si>
   <si>
-    <t>Noverre</t>
-[...209 lines deleted...]
-    <t>Helena Cristina</t>
+    <t>Ice on Fire</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  Tahnee Territory (2021.f. by Strasbourg-Tahnee Topaz, by Lonhro-Tahnee). 1st Gawler &amp; Barossa JC Sportsbet H.</t>
   </si>
   <si>
     <t>What's the Story</t>
   </si>
   <si>
     <t>Jet Charged</t>
   </si>
   <si>
     <t>Closely related to  High Prophet (2023.g. by Divine Prophet-High Adversity, by High Chaparral-No Porsche Needed). 1st Toowoomba TC View Hotel Brisbane Maiden 2YO P.</t>
   </si>
   <si>
+    <t>Joyance</t>
+  </si>
+  <si>
+    <t>From the same family as  WITHIN THE LAW (2022.f. by Lucky Vega-Contract Signed, by Dundeel-So Much Joy). 2nd BRC (Eagle Farm) Gunsynd Classic Gr.3From the same family as  WITHIN THE LAW (2022.f. by Lucky Vega-Contract Signed, by Dundeel-So Much Joy). 3rd BRC (Eagle Farm) Fred Best Classic Gr.3</t>
+  </si>
+  <si>
     <t>La Bella Sol</t>
   </si>
   <si>
     <t>Hilal</t>
   </si>
   <si>
     <t>Love Sophia</t>
   </si>
   <si>
-    <t>From the same family as  AUTUMN MYSTERY (2022.g. by The Autumn Sun-Stop Making Sense, by Sebring-Etoile Fille). 3rd South Australian Derby Gr.1</t>
+    <t>From the same family as  AUTUMN MYSTERY (2022.g. by The Autumn Sun-Stop Making Sense, by Sebring-Etoile Fille). 3rd South Australian Derby Gr.1Half-Brother to  Champagne Linda (2020.f. by Darci Brahma-Love Sophia, by Pins-Lucida). 3rd CJC Grand National Tickets S.</t>
   </si>
   <si>
     <t>Loveable</t>
   </si>
   <si>
-    <t>Closely related to  Savoir Faire (2019.g. by Savabeel-Etiquette, by O'Reilly-Iguazu's Girl). 2nd Rotorua Cup L</t>
+    <t>Closely related to  Savoir Faire (2019.g. by Savabeel-Etiquette, by O'Reilly-Iguazu's Girl). 2nd Rotorua Cup LClosely related to  Sought After (2021.g. by Tivaci-Popular, by Savabeel-It Girl). 1st Murray Bridge RC Mosel Surveyors H.</t>
+  </si>
+  <si>
+    <t>Madame Giselle</t>
+  </si>
+  <si>
+    <t>Closely related to  Crosswell (2023.g. by The Bold One-Enchanted Lady, by Per Incanto-Ima Lady). 1st Egmont RC Claas Harvest Centre 2YO Maiden S.</t>
+  </si>
+  <si>
+    <t>Monolink</t>
+  </si>
+  <si>
+    <t>From the same family as  Harlex (2021.g. by Exceedance-Harlem Heat, by Xaar-Steam Heat). 1st Gosford RC Christmas in July H.</t>
+  </si>
+  <si>
+    <t>Sweynesse</t>
+  </si>
+  <si>
+    <t>Montana Mist</t>
+  </si>
+  <si>
+    <t>Out of a sibling to  Monarch County (2020.g. by Per Incanto-Monarch, by Volksraad-Balmacara). 1st HKJC Standard Chartered Priority Banking H.</t>
+  </si>
+  <si>
+    <t>Light Express</t>
+  </si>
+  <si>
+    <t>Closely related to  Nothin' Wong Here (2021.g. by Dundeel-Iskander, by I Am Invincible-Lady's Light). 1st Stawell RC Discover Northern Grampians Maiden P.Closely related to  Coast of the Sun (2023.c. by Hawwaam-Alboran Sea, by Rock of Gibraltar-Lady's Light). 1st Greyville Radisson Blu Maiden Juvenile P.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -653,574 +827,924 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D37"/>
+  <dimension ref="A1:D62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>3</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="B17" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="B19" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="B20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" t="s">
         <v>53</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="B21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" t="s">
         <v>56</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="B22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" t="s">
         <v>59</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="B23" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" t="s">
         <v>62</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="B24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="B25" t="s">
+        <v>66</v>
+      </c>
+      <c r="C25" t="s">
+        <v>67</v>
+      </c>
+      <c r="D25" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="B26" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="C26" t="s">
+        <v>70</v>
+      </c>
+      <c r="D26" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="B27" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="B28" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="B29" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30">
-        <v>99</v>
+        <v>65</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
-        <v>114</v>
+        <v>68</v>
       </c>
       <c r="B31" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="B32" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" t="s">
+        <v>84</v>
+      </c>
+      <c r="D32" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="B33" t="s">
-        <v>18</v>
+        <v>86</v>
       </c>
       <c r="C33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D33" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="B35" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="C35" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="B36" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C36" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
+        <v>82</v>
+      </c>
+      <c r="B37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" t="s">
+        <v>98</v>
+      </c>
+      <c r="D37" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>83</v>
+      </c>
+      <c r="B38" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" t="s">
+        <v>100</v>
+      </c>
+      <c r="D38" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>85</v>
+      </c>
+      <c r="B39" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" t="s">
+        <v>103</v>
+      </c>
+      <c r="D39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>88</v>
+      </c>
+      <c r="B40" t="s">
+        <v>55</v>
+      </c>
+      <c r="C40" t="s">
+        <v>105</v>
+      </c>
+      <c r="D40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>89</v>
+      </c>
+      <c r="B41" t="s">
+        <v>18</v>
+      </c>
+      <c r="C41" t="s">
+        <v>107</v>
+      </c>
+      <c r="D41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>92</v>
+      </c>
+      <c r="B42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C42" t="s">
+        <v>110</v>
+      </c>
+      <c r="D42" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>95</v>
+      </c>
+      <c r="B43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44">
+        <v>97</v>
+      </c>
+      <c r="B44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C44" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45">
+        <v>98</v>
+      </c>
+      <c r="B45" t="s">
+        <v>23</v>
+      </c>
+      <c r="C45" t="s">
+        <v>115</v>
+      </c>
+      <c r="D45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>99</v>
+      </c>
+      <c r="B46" t="s">
+        <v>117</v>
+      </c>
+      <c r="C46" t="s">
+        <v>118</v>
+      </c>
+      <c r="D46" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>102</v>
+      </c>
+      <c r="B47" t="s">
+        <v>120</v>
+      </c>
+      <c r="C47" t="s">
+        <v>121</v>
+      </c>
+      <c r="D47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>108</v>
+      </c>
+      <c r="B48" t="s">
+        <v>39</v>
+      </c>
+      <c r="C48" t="s">
+        <v>123</v>
+      </c>
+      <c r="D48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>114</v>
+      </c>
+      <c r="B49" t="s">
+        <v>4</v>
+      </c>
+      <c r="C49" t="s">
+        <v>125</v>
+      </c>
+      <c r="D49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>115</v>
+      </c>
+      <c r="B50" t="s">
+        <v>127</v>
+      </c>
+      <c r="C50" t="s">
+        <v>128</v>
+      </c>
+      <c r="D50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>117</v>
+      </c>
+      <c r="B51" t="s">
+        <v>127</v>
+      </c>
+      <c r="C51" t="s">
+        <v>130</v>
+      </c>
+      <c r="D51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>118</v>
+      </c>
+      <c r="B52" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>119</v>
+      </c>
+      <c r="B53" t="s">
+        <v>127</v>
+      </c>
+      <c r="C53" t="s">
+        <v>134</v>
+      </c>
+      <c r="D53" t="s">
         <v>135</v>
       </c>
-      <c r="B37" t="s">
-[...6 lines deleted...]
-        <v>97</v>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>123</v>
+      </c>
+      <c r="B54" t="s">
+        <v>136</v>
+      </c>
+      <c r="C54" t="s">
+        <v>137</v>
+      </c>
+      <c r="D54" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>124</v>
+      </c>
+      <c r="B55" t="s">
+        <v>66</v>
+      </c>
+      <c r="C55" t="s">
+        <v>139</v>
+      </c>
+      <c r="D55" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>128</v>
+      </c>
+      <c r="B56" t="s">
+        <v>95</v>
+      </c>
+      <c r="C56" t="s">
+        <v>141</v>
+      </c>
+      <c r="D56" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>134</v>
+      </c>
+      <c r="B57" t="s">
+        <v>142</v>
+      </c>
+      <c r="C57" t="s">
+        <v>143</v>
+      </c>
+      <c r="D57" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>135</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>145</v>
+      </c>
+      <c r="D58" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>136</v>
+      </c>
+      <c r="B59" t="s">
+        <v>28</v>
+      </c>
+      <c r="C59" t="s">
+        <v>147</v>
+      </c>
+      <c r="D59" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>139</v>
+      </c>
+      <c r="B60" t="s">
+        <v>50</v>
+      </c>
+      <c r="C60" t="s">
+        <v>149</v>
+      </c>
+      <c r="D60" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>140</v>
+      </c>
+      <c r="B61" t="s">
+        <v>151</v>
+      </c>
+      <c r="C61" t="s">
+        <v>152</v>
+      </c>
+      <c r="D61" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>143</v>
+      </c>
+      <c r="B62" t="s">
+        <v>127</v>
+      </c>
+      <c r="C62" t="s">
+        <v>154</v>
+      </c>
+      <c r="D62" t="s">
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">