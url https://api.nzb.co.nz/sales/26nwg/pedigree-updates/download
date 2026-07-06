--- v1 (2026-06-13)
+++ v2 (2026-07-06)
@@ -12,104 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Sire</t>
   </si>
   <si>
     <t>Dam</t>
   </si>
   <si>
     <t>Update</t>
   </si>
   <si>
     <t>Lot</t>
   </si>
   <si>
     <t>Hello Youmzain</t>
   </si>
   <si>
     <t>O'Maille</t>
   </si>
   <si>
     <t>Out of a sibling to  The Ritz (2022.f. by Almanzor-Fleece, by Daylami-Gold Dodger). 1st Waikato TR Ember Signage Solutions Maiden S.</t>
   </si>
   <si>
     <t>Redwood</t>
   </si>
   <si>
     <t>Orangutan</t>
   </si>
   <si>
-    <t>From the same family as  US BAY (2022.c. by Rally Cry-Usted Thunder, by Durban Thunder-Hot Gallery). 1st Cidade Jardim Premio DepressaFrom the same family as  PROFIT CENTRE (2023.g. by Profitable-Extra Mile, by Frankel-Marie de Medici). 1st Milano Premio Tudini LFrom the same family as  PROFIT CENTRE (2023.g. by Profitable-Extra Mile, by Frankel-Marie de Medici). 1st Milano Premio Leonardo Horse ProjectHalf-Sister to  Djibouti (2022.f. by Telperion-Orangutan, by Husson-Jambu). 2nd Wanganui JC Palamountains Nutrition Maiden S.</t>
+    <t>From the same family as  US BAY (2022.c. by Rally Cry-Usted Thunder, by Durban Thunder-Hot Gallery). 1st Cidade Jardim Premio DepressaFrom the same family as  PROFIT CENTRE (2023.g. by Profitable-Extra Mile, by Frankel-Marie de Medici). 1st Milano Premio Tudini LFrom the same family as  PROFIT CENTRE (2023.g. by Profitable-Extra Mile, by Frankel-Marie de Medici). 1st Milano Premio BersaglioFrom the same family as  PROFIT CENTRE (2023.g. by Profitable-Extra Mile, by Frankel-Marie de Medici). 1st Milano Premio Leonardo Horse ProjectHalf-Sister to  Djibouti (2022.f. by Telperion-Orangutan, by Husson-Jambu). 2nd Wanganui JC Palamountains Nutrition Maiden S.</t>
   </si>
   <si>
     <t>Mr Mozart</t>
   </si>
   <si>
     <t>Penthouse Kitten</t>
   </si>
   <si>
-    <t>From the same family as  Capaci (2022.f. by Tivaci-Capinsky, by Savabeel-Captivate). 1st Wanganui JC Neilo S.Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 1st CJC Pavillion Opening Maiden S.Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 2nd CJC Racecourse Hotel S.Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 3rd CJC Mid-Winter Xmas S.Half-Sister to  Our Lykoi (2022.g. by Tivaci-Penthouse Kitten, by Pentire-Scattercat). 3rd Waikato TR PFS Engineering Maiden S.</t>
+    <t>From the same family as  Capaci (2022.f. by Tivaci-Capinsky, by Savabeel-Captivate). 1st Wanganui JC Neilo S.Out of a sibling to  Express Coup (2019.f. by Shamexpress-Scattercat, by Black Minnaloushe-Cappie). 1st Oamaru JC Harbour St Bakery S.Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 1st CJC Pavillion Opening Maiden S.Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 2nd CJC Racecourse Hotel S.Half-Sister to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 3rd CJC Mid-Winter Xmas S.Half-Sister to  Our Lykoi (2022.g. by Tivaci-Penthouse Kitten, by Pentire-Scattercat). 3rd Waikato TR PFS Engineering Maiden S.</t>
   </si>
   <si>
     <t>Super Seth</t>
   </si>
   <si>
     <t>Pleased</t>
   </si>
   <si>
     <t>Half-Brother to  Take Action (2020.g. by Sacred Falls-Pleased, by Savabeel-Glad). 1st HKJC Middle Gap H.Half-Brother to  Take Action (2020.g. by Sacred Falls-Pleased, by Savabeel-Glad). 2nd HKJC Saint-Cloud H.</t>
   </si>
   <si>
     <t>Popular</t>
   </si>
   <si>
-    <t>From the same family as  Savoir Faire (2019.g. by Savabeel-Etiquette, by O'Reilly-Iguazu's Girl). 2nd Rotorua Cup LHalf-Brother to  Sought After (2021.g. by Tivaci-Popular, by Savabeel-It Girl). 1st Murray Bridge RC Mosel Surveyors H.</t>
+    <t>From the same family as  Savoir Faire (2019.g. by Savabeel-Etiquette, by O'Reilly-Iguazu's Girl). 2nd Rotorua Cup LHalf-Brother to  Sought After (2021.g. by Tivaci-Popular, by Savabeel-It Girl). 1st Murray Bridge RC Mosel Surveyors H.Closely related to  Ioane (2020.g. by Savabeel-Got It, by Pins-It Girl). 1st Balaklava RC Des Ross AM and Joyce Ross AM Memorial H.Closely related to  Taihoro (2021.g. by Ocean Park-Got It, by Pins-It Girl). 1st Oamaru JC One Smart Coffee Maiden S.</t>
   </si>
   <si>
     <t>Ardrossan</t>
   </si>
   <si>
     <t>Queen of Pop</t>
   </si>
   <si>
     <t>Closely related to  Sam's Turn (2021.g. by Turn Me Loose-Damesel, by O'Reilly-Dame Mapperley). 1st Manawatu RC Ashhurst-Pohangina CupClosely related to  Pharoah's Daughter (2020.f. by American Pharoah-Queen of Zealand, by Savabeel-Queen of Pop). 1st Wangaratta TC Worklocker H.Closely related to  Zealands Princess (2022.f. by Yes Yes Yes-Queen of Zealand, by Savabeel-Queen of Pop). 1st Dubbo TC Elders Rural Maiden P.</t>
   </si>
   <si>
     <t>Rebel's Choice</t>
   </si>
   <si>
     <t>From the same family as  SPICY MARTINI (2021.f. by Justify-Extra Olives, by Redoute's Choice-Line Honours). 1st BRC (Eagle Farm) Stradbroke H. Gr.1From the same family as  SPICY MARTINI (2021.f. by Justify-Extra Olives, by Redoute's Choice-Line Honours). 2nd BRC (Doomben) Doomben Ten Thousand S. Gr.1</t>
   </si>
   <si>
     <t>Noverre</t>
   </si>
   <si>
     <t>Rich Billie Marsh</t>
   </si>
   <si>
     <t>Closely related to  Salt Spray (2022.g. by Ocean Park-Cool Storm, by One Cool Cat-Flying Free). 1st Illawarra TC Louise Moulton Mother's Day Maiden P.Closely related to  Storm Park - Banker's Honor (Mal.) (2021.g. by Ocean Park-Cool Storm, by One Cool Cat-Flying Free). 1st Selangor TC Class 3 H.Closely related to  Hailstones (2023.g. by Noverre-Cool Storm, by One Cool Cat-Flying Free). 1st Scone RC Mayor's Gallop Maiden H.</t>
   </si>
@@ -137,66 +137,66 @@
   <si>
     <t>Profondo</t>
   </si>
   <si>
     <t>Sexy Pins</t>
   </si>
   <si>
     <t>Closely related to  Bollon (2021.g. by Super Seth-Aura d'Oro, by Medaglia d'Oro-Songfest). 1st Darwin TC Mitcon Projects H.Half-Sister to  Spread the Love (2022.g. by Contributer-Sexy Pins, by Pins-Songfest). 1st Murrumbidgee TC Magic Millions H.Closely related to  Tsunami (2021.g. by Written Tycoon-Stella Sea Sun, by Redoute's Choice-Jellicles). 1st Cairns JC Red Beret Hotel H.Closely related to  Dirty Summer (2022.g. by Dirty Work-Summerfest, by Ocean Park-Songfest). 1st Hawkesbury RC Gremmo Homes Maiden H.</t>
   </si>
   <si>
     <t>Armory</t>
   </si>
   <si>
     <t>She is All Fashion</t>
   </si>
   <si>
     <t>Out of a sibling to  ARRAN BAY (2018.g. by All Too Hard-Stolen Girlfriend, by Canny Lad-Acacia Bay). 1st SAJC (Morphettville) Cummings S. Gr.3Half-Sister to  Stylin' (2022.f. by Ribchester-She is All Fashion, by Duke of Marmalade-Stolen Girlfriend). 1st WATC (Belmont) Racing WA Provincial Series Final H.Half-Sister to  Stylin' (2022.f. by Ribchester-She is All Fashion, by Duke of Marmalade-Stolen Girlfriend). 1st Kalgoorlie Boulder RC Racing WA Provincial Championship Heat H.</t>
   </si>
   <si>
     <t>Almanzor</t>
   </si>
   <si>
     <t>Soltina</t>
   </si>
   <si>
-    <t>Closely related to  Capaci (2022.f. by Tivaci-Capinsky, by Savabeel-Captivate). 1st Wanganui JC Neilo S.Closely related to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 1st CJC Pavillion Opening Maiden S.</t>
+    <t>Closely related to  Capaci (2022.f. by Tivaci-Capinsky, by Savabeel-Captivate). 1st Wanganui JC Neilo S.Closely related to  Express Coup (2019.f. by Shamexpress-Scattercat, by Black Minnaloushe-Cappie). 1st Oamaru JC Harbour St Bakery S.Closely related to  Gattina (2021.f. by Belardo-Penthouse Kitten, by Pentire-Scattercat). 1st CJC Pavillion Opening Maiden S.</t>
   </si>
   <si>
     <t>Sorellina</t>
   </si>
   <si>
     <t>Half-Brother to  Soaring Bronco (2020.g. by Tivaci-Sorellina, by Pins-Miss Jessie Jay). 3rd HKJC Racing Heritage H.Half-Brother to  Soaring Bronco (2020.g. by Tivaci-Sorellina, by Pins-Miss Jessie Jay). 3rd HKJC Standard Chartered Digital Assets H.Closely related to  Momoka (2023.f. by Maurice-Simogramor, by Fastnet Rock-Katie Lee). 1st SCTC (Sunshine Coast) Qebs Maiden P.</t>
   </si>
   <si>
     <t>The Chosen One</t>
   </si>
   <si>
     <t>Sunrise Ruby</t>
   </si>
   <si>
-    <t>Half-Sister to  Sunshineinmypocket (2020.g. by Proisir-Sunrise Ruby, by Jimmy Choux-A Touch of Ruby). 1st GCTC (Gold Coast) City Council H.</t>
+    <t>Half-Sister to  Sunshineinmypocket (2020.g. by Proisir-Sunrise Ruby, by Jimmy Choux-A Touch of Ruby). 1st GCTC (Gold Coast) City Council H.Half-Sister to  Sunshineinmypocket (2020.g. by Proisir-Sunrise Ruby, by Jimmy Choux-A Touch of Ruby). 1st ATC (Randwick) Cactus Imaging H.</t>
   </si>
   <si>
     <t>Farnan</t>
   </si>
   <si>
     <t>Tavispirit</t>
   </si>
   <si>
     <t>From the same family as  BETTY SPAGHETTI (2019.f. by Stratum Star-Swiss Beauty, by Swiss Ace-Our Squeezer). 1st Otago RC More FM S.</t>
   </si>
   <si>
     <t>Proisir</t>
   </si>
   <si>
     <t>Tennessee Girl</t>
   </si>
   <si>
     <t>Closely related to  Silver Patch (2022.g. by Ardrossan-Kissmekate, by O'Reilly-Royal Kiss). 1st Auckland TR Trackside.co.nz Maiden S.</t>
   </si>
   <si>
     <t>Thousand Dreams</t>
   </si>
   <si>
     <t>Half-Sister to  Magic Dreams (2022.f. by Zousain-Thousand Dreams, by O'Reilly-Thousand Veils). 1st Auckland TR Golf Warehouse Maiden S.</t>
   </si>
@@ -218,285 +218,297 @@
   <si>
     <t>Half-Brother to  Savatoff (2020.g. by Savabeel-Toffee Nose, by Toorak Toff-Majestic Girl). 3rd Casterton RC Apsley Cup</t>
   </si>
   <si>
     <t>Chaldean</t>
   </si>
   <si>
     <t>Top Note</t>
   </si>
   <si>
     <t>Out of a sibling to  Duntayar - Family Delight (Mal.) (2017.g. by Dundeel-Arpeggio, by Tavistock-Macchiato). 1st Selangor TC Class 4 H.</t>
   </si>
   <si>
     <t>Tree of Life</t>
   </si>
   <si>
     <t>Closely related to  Tarvos - Basic Instinct (H.K.) (2021.g. by Sweynesse-Prist, by Shocking-Pristino). 1st HKJC Dordogne H.</t>
   </si>
   <si>
     <t>Reliable Man</t>
   </si>
   <si>
     <t>Unforgettable</t>
   </si>
   <si>
-    <t>From the same family as  SEPALS (2021.g. by Calyx-What's New, by Casino Prince-Pussycat Dream). 2nd BRC (Eagle Farm) Stradbroke H. Gr.1</t>
+    <t>From the same family as  SEPALS (2021.g. by Calyx-What's New, by Casino Prince-Pussycat Dream). 2nd BRC (Eagle Farm) Stradbroke H. Gr.1Out of a sibling to  Wowzino (2021.g. by Tarzino-Walk on Water, by Exceed and Excel-The Cat's Whiskers). 1st SCTC (Sunshine Coast) Neil Mansell Concrete H.</t>
   </si>
   <si>
     <t>El Roca</t>
   </si>
   <si>
     <t>Valzacella</t>
   </si>
   <si>
     <t>Out of a sibling to  Sir Ruby (2022.g. by King of Comedy-Navy Beach, by Darci Brahma-Beyond the Sunset). 1st Selangor TC Class 4 H.</t>
   </si>
   <si>
     <t>Vin Rouge</t>
   </si>
   <si>
     <t>Closely related to  Electric Arrow (2020.f. by Golden Archer-Heart'n Soul, by Show a Heart-Doubtful Choice). 1st Ipswich TC (Ipswich) Schweppes H.Closely related to  Look After (2020.g. by Star Turn-Beautiful Soul, by Encosta de Lago-Ravishing Choice). 1st Perak TC Class 5 H.</t>
   </si>
   <si>
     <t>Vincere</t>
   </si>
   <si>
     <t>From the same family as  Stoli Bolli (2021.g. by Deep Field-Champagne Boom, by Spirit of Boom-Lucky Toss). 1st Bendigo JC Advertiser H.</t>
   </si>
   <si>
     <t>Wakata</t>
   </si>
   <si>
     <t>From the same family as  FINGER (2023.c. by Gun Runner-Estilo Talentoso, by Maclean's Music-Bazinga Baby). 1st Funabashi Bluebird Cup LFrom the same family as  FINGER (2023.c. by Gun Runner-Estilo Talentoso, by Maclean's Music-Bazinga Baby). 1st Ohi Haneda Hai LFrom the same family as  FINGER (2023.c. by Gun Runner-Estilo Talentoso, by Maclean's Music-Bazinga Baby). 1st Ohi Tokyo Derby LFrom the same family as  FINGER (2023.c. by Gun Runner-Estilo Talentoso, by Maclean's Music-Bazinga Baby). 2nd Ohi Keihin Hai LFrom the same family as  Fact (2022.g. by Instagrand-Bazinga Baby, by Afleet Alex-Elizaveta). 1st Horseshoe Indianapolis Allowance</t>
   </si>
   <si>
     <t>Winehouse</t>
   </si>
   <si>
     <t>Closely related to  Sunningdale (2020.f. by Eminent-Turkey Lowe, by Savabeel-Singing Star). 1st Waimate RC George and Mary Hennessy Maiden S.</t>
   </si>
   <si>
     <t>Tarzino</t>
   </si>
   <si>
     <t>Zorya</t>
   </si>
   <si>
     <t>Closely related to  Final Story (2023.c. by Candy Ride-Book Review, by Giant's Causeway-Clever Babe). 2nd Laurel Sir Barton S. LClosely related to  Rock Music (2022.c. by Into Mischief-Clever Babe, by Distorted Humor-Added Time). 1st Churchill Downs Maiden Claiming</t>
   </si>
   <si>
+    <t>Ace High</t>
+  </si>
+  <si>
+    <t>Akela's Charm</t>
+  </si>
+  <si>
+    <t>Closely related to  Shut Eye (2020.g. by Shamexpress-Time for a Kip, by Rip Van Winkle-Lady Kipling). 1st Talmoi APRC Helen Boland Memorial Bracelet Trophy H.</t>
+  </si>
+  <si>
     <t>Zousain</t>
   </si>
   <si>
     <t>Ammirata</t>
   </si>
   <si>
     <t>Half-Brother to  Devils Delight (2020.g. by Hellbent-Ammirata, by Nadeem-Iguana Jo). 2nd Darwin TC Denis Ralph H.</t>
   </si>
   <si>
     <t>King's Legacy</t>
   </si>
   <si>
     <t>Assuming</t>
   </si>
   <si>
     <t>From the same family as  NEW YORK LUSTRE (2019.f. by Manhattan Rain-Copper, by Shamardal-Patina). 4th SAJC (Morphettville) Goodwood H. Gr.1Closely related to  Royal Muse (2022.f. by Showtime-Enact, by Dundeel-Portrayal). 1st Strathalbyn RC Philmac and Vinidex by Aliaxis Maiden P.</t>
   </si>
   <si>
     <t>Staphanos</t>
   </si>
   <si>
     <t>Beetobee</t>
   </si>
   <si>
-    <t>Closely related to  Marino Tonitrus (2022.f. by Thunder Snow-Naomi Maria, by King Kamehameha-Mejiro Audrey). 1st Niigata Dainichidake TokubetsuOut of a sibling to  Roman Lake (2021.f. by Drefong-Mejiro Audrey, by Special Week-Mejiro Dober). 1st Kyoto Allowance Race</t>
+    <t>Closely related to  Marino Tonitrus (2022.f. by Thunder Snow-Naomi Maria, by King Kamehameha-Mejiro Audrey). 1st Niigata Dainichidake TokubetsuOut of a sibling to  Roman Lake (2021.f. by Drefong-Mejiro Audrey, by Special Week-Mejiro Dober). 1st Kyoto Allowance RaceHalf-Sister to  Rouladen (2022.g. by Snitzel-Beetobee, by Symboli Kris S-Mejiro Audrey). 2nd Shoalhaven City TC Tige's Tiles Maiden H.</t>
   </si>
   <si>
     <t>Acrobat</t>
   </si>
   <si>
     <t>Bolero Belle</t>
   </si>
   <si>
     <t>Out of a sibling to  Banknote Hustler (2022.g. by Capitalist-Torvill, by Not a Single Doubt-Bolero Queen). 1st Southside Racing Gippsland Premium Quarries H.</t>
   </si>
   <si>
     <t>Wrote</t>
   </si>
   <si>
     <t>Camarosa</t>
   </si>
   <si>
-    <t>Closely related to  Uderzo (2018.g. by Vadamos-Etosha Lass, by Pentire-Jesmonds Gift). 1st Auckland TR Trackside.co.nz S.Closely related to  Alabama Moonlight (2021.g. by Alabama Express-Zabeel Gift, by Zabeel-Jesmonds Gift). 1st Townsville TC Brisbane 2032 Olympics H.Closely related to  Alabama Moonlight (2021.g. by Alabama Express-Zabeel Gift, by Zabeel-Jesmonds Gift). 1st Townsville TC Quality Fabrications and Welding H.Closely related to  Tavijewel (2019.g. by Tavistock-Jewels Gift, by Stravinsky-Jesmonds Gift). 1st Dubbo TC Chill-Rite H.Closely related to  Tavijewel (2019.g. by Tavistock-Jewels Gift, by Stravinsky-Jesmonds Gift). 1st Canberra RC Cosmic Cleaning H.</t>
+    <t>Closely related to  Uderzo (2018.g. by Vadamos-Etosha Lass, by Pentire-Jesmonds Gift). 1st Auckland TR Trackside.co.nz S.Closely related to  Alabama Moonlight (2021.g. by Alabama Express-Zabeel Gift, by Zabeel-Jesmonds Gift). 1st Townsville TC Brisbane 2032 Olympics H.Closely related to  Alabama Moonlight (2021.g. by Alabama Express-Zabeel Gift, by Zabeel-Jesmonds Gift). 1st Townsville TC Quality Fabrications and Welding H.Closely related to  Graphic Sight (2022.g. by Lucky Vega-Pickpocket, by High Chaparral-Zabeel Gift). 1st Hawkesbury RC Blakes Marine H.Closely related to  Tavijewel (2019.g. by Tavistock-Jewels Gift, by Stravinsky-Jesmonds Gift). 1st Dubbo TC Chill-Rite H.Closely related to  Tavijewel (2019.g. by Tavistock-Jewels Gift, by Stravinsky-Jesmonds Gift). 1st Canberra RC Cosmic Cleaning H.</t>
   </si>
   <si>
     <t>Caramel Sundae</t>
   </si>
   <si>
-    <t>Closely related to  Self Serve (2021.f. by Ocean Park-Checkout, by Savabeel-Shopaholic). 1st Darwin TC Book DTC Gala Ball H.</t>
+    <t>Closely related to  Self Serve (2021.f. by Ocean Park-Checkout, by Savabeel-Shopaholic). 1st Darwin TC Book DTC Gala Ball H.Closely related to  Self Serve (2021.f. by Ocean Park-Checkout, by Savabeel-Shopaholic). 1st Darwin TC Vale Bob Merrall H.</t>
   </si>
   <si>
     <t>Carlisle Bells</t>
   </si>
   <si>
     <t>From the same family as  Zambardo (2021.g. by Belardo-Zambezi, by Zabeel-Tall Poppy). 2nd ATC (Rosehill) Lord Mayor's Cup L</t>
   </si>
   <si>
     <t>Banquo</t>
   </si>
   <si>
     <t>Cassiopeia</t>
   </si>
   <si>
     <t>Closely related to  Sir Ruby (2022.g. by King of Comedy-Navy Beach, by Darci Brahma-Beyond the Sunset). 1st Selangor TC Class 4 H.</t>
   </si>
   <si>
     <t>Christmas Day</t>
   </si>
   <si>
     <t>Half-Brother to  PUDDING (2018.g. by Tavistock-Christmas Day, by Zabeel-Assertiveness). 1st MRC (Sandown) Life Member David Sims 90th Birthday H.Half-Brother to  PUDDING (2018.g. by Tavistock-Christmas Day, by Zabeel-Assertiveness). 2nd SAJC (Morphettville) Cummings S. Gr.3From the same family as  Bella Montagna (2021.f. by Belardo-Lochnagar, by So You Think-La Boisselle). 2nd BRC (Eagle Farm) Premier's Cup Gr.3Half-Brother to  Lucky Man (2020.g. by Shamexpress-Christmas Day, by Zabeel-Assertiveness). 2nd HKJC Castle Peak H.</t>
   </si>
   <si>
     <t>Chuffed</t>
   </si>
   <si>
     <t>Closely related to  Take Action (2020.g. by Sacred Falls-Pleased, by Savabeel-Glad). 1st HKJC Middle Gap H.</t>
   </si>
   <si>
     <t>State of Rest</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>From the same family as  AKAYSHA (2022.f. by Capitalist-Zingaling, by Redoute's Choice-Done That). 4th Scone RC Denise's Joy S. LFrom the same family as  BRUDENELL (2019.g. by Russian Revolution-Knit 'n' Purl, by More Than Ready-Zingaling). 2nd Scone RC Ortensia S. LFrom the same family as  BRUDENELL (2019.g. by Russian Revolution-Knit 'n' Purl, by More Than Ready-Zingaling). 3rd ATC (Randwick) Bob Charley AO S. LFrom the same family as  KA BLING (2018.g. by Capitalist-Zingaling, by Redoute's Choice-Done That). 1st Longreach JC Battle of the Bush Longreach Qualifier Open P.</t>
   </si>
   <si>
     <t>Date Night</t>
   </si>
   <si>
     <t>Brother to  Couples Retreat (2021.f. by Super Seth-Date Night, by Savabeel-Dating). 1st ATC (Rosehill) Vale Peter Taylor H.Brother to  Couples Retreat (2021.f. by Super Seth-Date Night, by Savabeel-Dating). 3rd Hawkesbury RC Blakes Marine H.</t>
   </si>
   <si>
     <t>Deva Dynasty</t>
   </si>
   <si>
     <t>Dolce Amore</t>
   </si>
   <si>
-    <t>From the same family as  MR MOJO RISIN' (2019.g. by Deep Field-La Scala, by Bahhare-Logical Lady). 1st Waverley RC Treadwell Gordon H.From the same family as  MR MOJO RISIN' (2019.g. by Deep Field-La Scala, by Bahhare-Logical Lady). 1st Wanganui JC Hirepool S.Half-Sister to  Audacious Pursuit (2021.g. by Ardrossan-Dolce Amore, by Sebring-Irish Belle). 1st HKJC Rhine H.</t>
+    <t>From the same family as  MR MOJO RISIN' (2019.g. by Deep Field-La Scala, by Bahhare-Logical Lady). 1st Waverley RC Treadwell Gordon H.From the same family as  MR MOJO RISIN' (2019.g. by Deep Field-La Scala, by Bahhare-Logical Lady). 1st Wanganui JC Hirepool S.Half-Sister to  Audacious Pursuit (2021.g. by Ardrossan-Dolce Amore, by Sebring-Irish Belle). 1st HKJC Rhine H.Closely related to  Miss Santa Corrs (2021.f. by Santos-Corrs, by Mastercraftsman-Irish Belle). 1st Pinjarra RC Vale John Ward Maiden P.</t>
   </si>
   <si>
     <t>Bivouac</t>
   </si>
   <si>
     <t>Dottie Dee</t>
   </si>
   <si>
     <t>From the same family as  BRAVE HUSTLER (2023.g. by Anders-Night Hussler, by Reliable Man-Glory Run). 1st SAJC (Morphettville) David Coles AM S. Gr.3Closely related to  Attractiveness (2022.f. by Hello Youmzain-Hot in High Heels, by High Chaparral-Fairygem). 1st Newcastle JC Signature Stables H.Out of a sibling to  Bonnie Gem (2020.f. by Charm Spirit-Fairygem, by Viscount-Gemscay). 1st Auckland TR Pearl Series Maiden S.</t>
   </si>
   <si>
     <t>Shocking</t>
   </si>
   <si>
     <t>Evaline</t>
   </si>
   <si>
     <t>From the same family as  BOOMBA (2017.g. by Showcasing-Celeste, by Pentire-Aria). 1st Selangor TC Class 5 H.</t>
   </si>
   <si>
     <t>Final Hour</t>
   </si>
   <si>
     <t>Closely related to  Astro World (2021.f. by Pierro-Awaken, by Dream Ahead-Mystic Hour). 1st WATC (Belmont) Senturf H.Out of a sibling to  Enchanted Hour (2022.f. by Maurice-Mystic Hour, by Redoute's Choice-Fatal Attraction). 1st Bunbury TC Roofwest Maiden P.</t>
   </si>
   <si>
     <t>Galaya</t>
   </si>
   <si>
     <t>Closely related to  Dancing Destiny (2024.f. by Magna Grecia-Dancing Approach, by Camelot-Dream Approach). 1st Roscommon Irish EBF Median Sires Series 2YO MaidenClosely related to  Dancing Destiny (2024.f. by Magna Grecia-Dancing Approach, by Camelot-Dream Approach). 3rd Naas Fillies Sprint S. Gr.3From the same family as  Inevitable (2021.c. by Native Khan-Danseur de Feu, by Danehill Dancer-Ugo Fire). 1st Ankara Conditions 3YO+From the same family as  Inevitable (2021.c. by Native Khan-Danseur de Feu, by Danehill Dancer-Ugo Fire). 3rd Istanbul Prens Halim Sait Türkhan LClosely related to  Fortis Puella (2023.f. by Magna Grecia-Dancing Approach, by Camelot-Dream Approach). 1st Warsaw Race 7</t>
   </si>
   <si>
-    <t>Ace High</t>
-[...1 lines deleted...]
-  <si>
     <t>Gold Rose</t>
   </si>
   <si>
     <t>From the same family as  Mamaea (2021.f. by Ribchester-Tihi Keepa, by Keeper-Gimmick). 1st Riverton RC Todd and Co Realty H.</t>
   </si>
   <si>
     <t>Hayle Bay</t>
   </si>
   <si>
-    <t>Half-Brother to  Dare to Proisir (2022.g. by Proisir-Hayle Bay, by Pentire-Arniston). 2nd Auckland TR Lawn Shed Maiden S.</t>
+    <t>Half-Brother to  Dare to Proisir (2022.g. by Proisir-Hayle Bay, by Pentire-Arniston). 1st Matamata RC Carrfields Maiden S.Half-Brother to  Dare to Proisir (2022.g. by Proisir-Hayle Bay, by Pentire-Arniston). 2nd Auckland TR Lawn Shed Maiden S.</t>
   </si>
   <si>
     <t>Helena Cristina</t>
   </si>
   <si>
     <t>Closely related to  Pharoah's Daughter (2020.f. by American Pharoah-Queen of Zealand, by Savabeel-Queen of Pop). 1st Wangaratta TC Worklocker H.Closely related to  Zealands Princess (2022.f. by Yes Yes Yes-Queen of Zealand, by Savabeel-Queen of Pop). 1st Dubbo TC Elders Rural Maiden P.</t>
   </si>
   <si>
     <t>Ice on Fire</t>
   </si>
   <si>
     <t>Out of a sibling to  Tahnee Territory (2021.f. by Strasbourg-Tahnee Topaz, by Lonhro-Tahnee). 1st Gawler &amp; Barossa JC Sportsbet H.</t>
   </si>
   <si>
     <t>What's the Story</t>
   </si>
   <si>
     <t>Jet Charged</t>
   </si>
   <si>
-    <t>Closely related to  High Prophet (2023.g. by Divine Prophet-High Adversity, by High Chaparral-No Porsche Needed). 1st Toowoomba TC View Hotel Brisbane Maiden 2YO P.</t>
+    <t>Half-Sister to  Believe in Angels (2020.g. by Echoes of Heaven-Jet Charged, by Thewayyouare-No Porsche Needed). 3rd SCTC (Sunshine Coast) Fincierge H.Closely related to  High Prophet (2023.g. by Divine Prophet-High Adversity, by High Chaparral-No Porsche Needed). 1st Toowoomba TC View Hotel Brisbane Maiden 2YO P.</t>
   </si>
   <si>
     <t>Joyance</t>
   </si>
   <si>
     <t>From the same family as  WITHIN THE LAW (2022.f. by Lucky Vega-Contract Signed, by Dundeel-So Much Joy). 2nd BRC (Eagle Farm) Gunsynd Classic Gr.3From the same family as  WITHIN THE LAW (2022.f. by Lucky Vega-Contract Signed, by Dundeel-So Much Joy). 3rd BRC (Eagle Farm) Fred Best Classic Gr.3</t>
   </si>
   <si>
     <t>La Bella Sol</t>
   </si>
   <si>
+    <t>Lipstick Lover</t>
+  </si>
+  <si>
+    <t>Half-Sister to  Ace Eagle (2022.g. by Bivouac-Lipstick Lover, by I Am Invincible-Kensington Rose). 2nd HKJC Diamond H.</t>
+  </si>
+  <si>
     <t>Hilal</t>
   </si>
   <si>
     <t>Love Sophia</t>
   </si>
   <si>
     <t>From the same family as  AUTUMN MYSTERY (2022.g. by The Autumn Sun-Stop Making Sense, by Sebring-Etoile Fille). 3rd South Australian Derby Gr.1Half-Brother to  Champagne Linda (2020.f. by Darci Brahma-Love Sophia, by Pins-Lucida). 3rd CJC Grand National Tickets S.</t>
   </si>
   <si>
     <t>Loveable</t>
   </si>
   <si>
-    <t>Closely related to  Savoir Faire (2019.g. by Savabeel-Etiquette, by O'Reilly-Iguazu's Girl). 2nd Rotorua Cup LClosely related to  Sought After (2021.g. by Tivaci-Popular, by Savabeel-It Girl). 1st Murray Bridge RC Mosel Surveyors H.</t>
+    <t>Closely related to  Savoir Faire (2019.g. by Savabeel-Etiquette, by O'Reilly-Iguazu's Girl). 2nd Rotorua Cup LClosely related to  Sought After (2021.g. by Tivaci-Popular, by Savabeel-It Girl). 1st Murray Bridge RC Mosel Surveyors H.Closely related to  Ioane (2020.g. by Savabeel-Got It, by Pins-It Girl). 1st Balaklava RC Des Ross AM and Joyce Ross AM Memorial H.Closely related to  Taihoro (2021.g. by Ocean Park-Got It, by Pins-It Girl). 1st Oamaru JC One Smart Coffee Maiden S.</t>
   </si>
   <si>
     <t>Madame Giselle</t>
   </si>
   <si>
     <t>Closely related to  Crosswell (2023.g. by The Bold One-Enchanted Lady, by Per Incanto-Ima Lady). 1st Egmont RC Claas Harvest Centre 2YO Maiden S.</t>
   </si>
   <si>
     <t>Monolink</t>
   </si>
   <si>
     <t>From the same family as  Harlex (2021.g. by Exceedance-Harlem Heat, by Xaar-Steam Heat). 1st Gosford RC Christmas in July H.</t>
   </si>
   <si>
     <t>Sweynesse</t>
   </si>
   <si>
     <t>Montana Mist</t>
   </si>
   <si>
     <t>Out of a sibling to  Monarch County (2020.g. by Per Incanto-Monarch, by Volksraad-Balmacara). 1st HKJC Standard Chartered Priority Banking H.</t>
   </si>
   <si>
     <t>Light Express</t>
   </si>
@@ -827,51 +839,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:D64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>3</v>
       </c>
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>4</v>
       </c>
@@ -1271,480 +1283,508 @@
         <v>55</v>
       </c>
       <c r="C30" t="s">
         <v>78</v>
       </c>
       <c r="D30" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31">
         <v>68</v>
       </c>
       <c r="B31" t="s">
         <v>80</v>
       </c>
       <c r="C31" t="s">
         <v>81</v>
       </c>
       <c r="D31" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B32" t="s">
         <v>83</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>87</v>
       </c>
       <c r="D33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B35" t="s">
         <v>92</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B37" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="C37" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B38" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B39" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="C39" t="s">
         <v>103</v>
       </c>
       <c r="D39" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B40" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="C40" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B41" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="C41" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B42" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="C42" t="s">
         <v>110</v>
       </c>
       <c r="D42" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B43" t="s">
-        <v>13</v>
+        <v>112</v>
       </c>
       <c r="C43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B44" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B45" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C45" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
-        <v>116</v>
+        <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B46" t="s">
-        <v>117</v>
+        <v>23</v>
       </c>
       <c r="C46" t="s">
         <v>118</v>
       </c>
       <c r="D46" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" t="s">
         <v>121</v>
       </c>
       <c r="D47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="B48" t="s">
-        <v>39</v>
+        <v>123</v>
       </c>
       <c r="C48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B49" t="s">
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="C49" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B50" t="s">
-        <v>127</v>
+        <v>4</v>
       </c>
       <c r="C50" t="s">
         <v>128</v>
       </c>
       <c r="D50" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B51" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="C51" t="s">
         <v>130</v>
       </c>
       <c r="D51" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B52" t="s">
-        <v>23</v>
+        <v>83</v>
       </c>
       <c r="C52" t="s">
         <v>132</v>
       </c>
       <c r="D52" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B53" t="s">
-        <v>127</v>
+        <v>23</v>
       </c>
       <c r="C53" t="s">
         <v>134</v>
       </c>
       <c r="D53" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B54" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" t="s">
         <v>136</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B55" t="s">
-        <v>66</v>
+        <v>138</v>
       </c>
       <c r="C55" t="s">
         <v>139</v>
       </c>
       <c r="D55" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B56" t="s">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="C56" t="s">
         <v>141</v>
       </c>
       <c r="D56" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="B57" t="s">
-        <v>142</v>
+        <v>98</v>
       </c>
       <c r="C57" t="s">
         <v>143</v>
       </c>
       <c r="D57" t="s">
-        <v>144</v>
+        <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B58" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C58" t="s">
+        <v>144</v>
+      </c>
+      <c r="D58" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B59" t="s">
-        <v>28</v>
+        <v>146</v>
       </c>
       <c r="C59" t="s">
         <v>147</v>
       </c>
       <c r="D59" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B60" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="C60" t="s">
         <v>149</v>
       </c>
       <c r="D60" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B61" t="s">
+        <v>28</v>
+      </c>
+      <c r="C61" t="s">
         <v>151</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
+        <v>139</v>
+      </c>
+      <c r="B62" t="s">
+        <v>50</v>
+      </c>
+      <c r="C62" t="s">
+        <v>153</v>
+      </c>
+      <c r="D62" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>140</v>
+      </c>
+      <c r="B63" t="s">
+        <v>155</v>
+      </c>
+      <c r="C63" t="s">
+        <v>156</v>
+      </c>
+      <c r="D63" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
         <v>143</v>
       </c>
-      <c r="B62" t="s">
-[...6 lines deleted...]
-        <v>155</v>
+      <c r="B64" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" t="s">
+        <v>158</v>
+      </c>
+      <c r="D64" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">